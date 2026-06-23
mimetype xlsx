--- v0 (2025-10-21)
+++ v1 (2026-06-23)
@@ -54,1093 +54,1093 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>12708</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Carlos Roberto Gigliotti</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12708/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12708/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do "caput" do art. 1º da Lei nº 1721/77 que dispõe sobre a prática de esportes nas praias do Município.</t>
   </si>
   <si>
     <t>12709</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luiz Carlos Luca Pedro</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12709/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12709/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir ao Sindicato dos Servidores Públicos Municipais de São Vicente o uso, a título precário, de área de terreno pertencente à Prefeitura.</t>
   </si>
   <si>
     <t>12710</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>João Gonçalves</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12710/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12710/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso, a título precário e pelo prazo de 3 anos, do cruzamento do Largo Tomé de Souza com a Av. Presidente Wilson, no bairro Boa Vista, pela Sra. Helen da Cruz Priolli, para a instalação de uma banca de jornais e revistas, obedecidas as normas sanitárias aplicáveis.</t>
   </si>
   <si>
     <t>12711</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>GREGORIO MOLERO MARTINS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12711/projeto_de_lei_0004.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12711/projeto_de_lei_0004.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso, a título precário e pelo prazo de 3 anos, da Praça do Maçom, no Gonzaguinha, pela Sra. Jussara Vaz de Moraes, para a instalação de uma banca de jornais e revistas, obedecidas as normas sanitárias aplicáveis.</t>
   </si>
   <si>
     <t>12712</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>REGINA PONTE DO CARMO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12712/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12712/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Institui no Município, a Semana de Estudos Históricos Vicentinos e dá outras providências.</t>
   </si>
   <si>
     <t>12713</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12713/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12713/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de bem público de uso comum do povo, para a implantação de Posto Policial Militar.</t>
   </si>
   <si>
     <t>12714</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12714/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12714/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º da Lei nº 217-A, de 29 de novembro de 1993.</t>
   </si>
   <si>
     <t>12715</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12715/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12715/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Secretaria da Fazenda, Crédito Adicional de R$ 60.000,00, suplementar a dotações que especifica.</t>
   </si>
   <si>
     <t>12716</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12716/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12716/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal, Secretaria da Fazenda, um crédito adicional no valor de R$ 6.416.895,00 destinado a suplementar dotações orçamentárias do Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>12717</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12717/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12717/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Autoriza a exploração de serviço de transporte por autolotação.</t>
   </si>
   <si>
     <t>12718</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12718/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12718/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Convênio entre a Universidade Estadual "Júlio de Mesquita - UNESP" e a Prefeitura Municipal de São Vicente.</t>
   </si>
   <si>
     <t>12732</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>ROBERTO LUIZ LOPES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12732/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12732/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>Institui no Município o Dia do Detetive Particular, a ser comemorado anualmente em 26 de julho.</t>
   </si>
   <si>
     <t>12733</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12733/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12733/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 92-A, de 24.03.92, que dispõe sobre o Sistema Único de Saúde - SUS no Município de São Vicente e dá outras providências.</t>
   </si>
   <si>
     <t>12735</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Roberto Rocha</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12735/projeto_de_lei_0014.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12735/projeto_de_lei_0014.pdf</t>
   </si>
   <si>
     <t>Autoriza os responsáveis pelos estabelecimentos de ensino estaduais, municipais e particulares a demarcarem área de segurança para estacionamento exclusivo de veículos credenciados.</t>
   </si>
   <si>
     <t>12736</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>Carlos Santiago</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12736/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12736/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 4º da Lei nº 252-A/94, que dispõe sobre o transporte coletivo de escolares.</t>
   </si>
   <si>
     <t>12737</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12737/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12737/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Assistência Social, o Fundo Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>12738</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12738/projeto_de_lei_0017.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12738/projeto_de_lei_0017.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre urbanização da Av. Antonio Rodrigues na orla da Praia do Gonzaguinha.</t>
   </si>
   <si>
     <t>12739</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12739/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12739/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso, a título, precário, de área da Praia do Itararé, pelo Grêmio Recreativo Cultural Escola de Samba Última Hora da Divisa para instalação de cobertura de lona visando ao desenvolvimento de atividades culturais e recreativas.</t>
   </si>
   <si>
     <t>12740</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12740/projeto_de_lei_0019.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12740/projeto_de_lei_0019.pdf</t>
   </si>
   <si>
     <t>Institui, no Município, o Projeto Cultural Paranapuã das Artes e dá outras providências.</t>
   </si>
   <si>
     <t>12741</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Anguair Gomes dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12741/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12741/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>Denomina Jorge Pereira dos Santos a Rua 18, no Jardim Rio Branco.</t>
   </si>
   <si>
     <t>12742</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Luiz Antonio</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12742/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12742/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Denomina Dr. Luiz Gonzaga de Oliveira Gomes a Poli-saúde da Vila Ponte Nova.</t>
   </si>
   <si>
     <t>12743</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12743/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12743/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, um Crédito Especial de R$ 137.074,54 na dotação que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12744</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12744/projeto_de_lei_0023.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12744/projeto_de_lei_0023.pdf</t>
   </si>
   <si>
     <t>Considera 1997 como sendo o "Ano Municipal da Saúde da Mulher" e dá outras providências.</t>
   </si>
   <si>
     <t>12745</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12745/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12745/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 2º do art. 1º, do art. 2º e do "caput" do art. 12 da Lei nº 1509 de 29/3/72 que concede bolsas de estudos e dá outras providências.</t>
   </si>
   <si>
     <t>12746</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Ricardo Veron</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12746/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12746/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a veiculação de propaganda eleitoral em muros e fachadas e dá outras providências._x000D_
 _x000D_
 Autoriza o Poder Executivo a permitir à Empresa de Diversões Calunga F. Garcia Júnior o uso de área da Praia do Itararé para instalação de parque de diversões.</t>
   </si>
   <si>
     <t>12747</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12747/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12747/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre condições de higiene da roupagem de cama e banho de hotéis e motéis.</t>
   </si>
   <si>
     <t>12748</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12748/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12748/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Denomina de Prof. Ricardo Ferreira da Silva, a Rua 13, no loteamento Vila Samaritá.</t>
   </si>
   <si>
     <t>12749</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12749/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12749/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Convênio com o Governo do Estado de São Paulo, por intermédio da Secretaria da Educação, a Fundação para Desenvolvimento da Educação, objetivando a implantação e o desenvolvimento do Programa de Ação Cooperativa Estado-Município para Construções Escolares - PAC.</t>
   </si>
   <si>
     <t>12750</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12750/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12750/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho de Alimentação Escolar e dá outras providências.</t>
   </si>
   <si>
     <t>12751</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12751/projeto_de_lei_0031.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12751/projeto_de_lei_0031.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as Diretrizes Orçamentárias para o exercício de 1997, e dá outras providências.</t>
   </si>
   <si>
     <t>12752</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12752/projeto_de_lei_0032.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12752/projeto_de_lei_0032.pdf</t>
   </si>
   <si>
     <t>Institui o Festival de Cinema Brasileiro de São Vicente.</t>
   </si>
   <si>
     <t>12753</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>RENATO CARUSO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12753/projeto_de_lei_0033.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12753/projeto_de_lei_0033.pdf</t>
   </si>
   <si>
     <t>Assegura o uso, pelo comércio ambulante, da Praça Cel. José Lopes.</t>
   </si>
   <si>
     <t>12754</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Francisco Dias da Cruz Neto</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12754/projeto_de_lei_0034.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12754/projeto_de_lei_0034.pdf</t>
   </si>
   <si>
     <t>Denomina Dom Bosco a Praça Símbolo 1598 na Vila Jóquei Clube.</t>
   </si>
   <si>
     <t>12755</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12755/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12755/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública o Lions Clube de São Vicente - Centro.</t>
   </si>
   <si>
     <t>12756</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>Bili</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12756/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12756/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de inclusão de dispositivo nas Convenções Condominiais, que garanta o direito às atividades de lazer das crianças e adolescentes, previsto na Convenção sobre os direitos da criança, na Constituição Federal e no Estatuto da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>12757</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12757/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12757/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, Crédito Adicional no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>12758</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12758/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12758/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de área circular na Praia do Itararé para a prática de capoeira.</t>
   </si>
   <si>
     <t>12759</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12759/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12759/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de convênio para liberação de verba para execução de obras de interesse na área do desenvolvimento do turismo e esporte e a abertura de um Crédito Adicional Especial nas dotações que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12760</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12760/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12760/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, um Crédito Adicional no valor de R$ 26.718.000,00, destinado a suplementar as dotações do Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>12761</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12761/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12761/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>Assegura o uso, pelo comércio ambulante, de área da Rua 46, Praça Símbolo 119, no Conjunto Residencial Humaitá.</t>
   </si>
   <si>
     <t>12762</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12762/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12762/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 1º da Lei nº 381-A, de 25.04.96, que denomina Emmanuele Del Vecchio a Avenida "C", Símbolo 1845, no Parque Continental.</t>
   </si>
   <si>
     <t>12763</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Filó de Camargo</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12763/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12763/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Altera o inciso VII do art. 16 da Lei nº 191-A/93, que dispõe sobre o transporte de passageiros no Município e o art. 24 da Lei nº 1745/77 - Código Tributário do Município.</t>
   </si>
   <si>
     <t>12764</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12764/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12764/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Conselhos de Escola na Rede Municipal de Ensino e dá outras providências.</t>
   </si>
   <si>
     <t>12765</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12765/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12765/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, um Crédito Adicional Especial na dotação que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12766</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12766/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12766/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de conteúdos voltados para o processo de envelhecimento e respeito aos idosos nos currículos.</t>
   </si>
   <si>
     <t>12767</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12767/projeto_de_lei_0047.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12767/projeto_de_lei_0047.pdf</t>
   </si>
   <si>
     <t>Autoriza a cessão do imóvel situado à Rua José Singer nº 249, no Conjunto Habitacional Humaitá - Quadra 21, para instalação de Fórum Distrital de Samaritá, Unidade Policial Militar e Posto Bancário.</t>
   </si>
   <si>
     <t>12768</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12768/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12768/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, um Crédito Adicional de R$ 170.000,00 para suplementar a dotação que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12769</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12769/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12769/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>Institui programa de apoio à família com filhos e/ou dependentes em situação de risco e dá outras providências.</t>
   </si>
   <si>
     <t>12770</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12770/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12770/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 283-A, de 08.11.94, que autoriza o Executivo a permitir o uso de bem público para a instalação de Posto Policial Militar.</t>
   </si>
   <si>
     <t>12771</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Brito Coelho</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12771/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12771/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo ao artigo 20 da Lei nº 191-A, de 30 de setembro de 1993, que_x000D_
 dispõe sobre o sistema de transporte urbano de passageiros do Município.</t>
   </si>
   <si>
     <t>12772</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12772/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12772/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Aliança Pró-Evanqelização das Crianças-APEC objetivando o desenvolvimento do ensino religioso evangélico nas escolas da_x000D_
 rede municipal de ensino.</t>
   </si>
   <si>
     <t>12773</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Marcio França</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12773/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12773/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Autoriza a Srª Natalina dos Santos Pedroso a utilizar, a título precário, a Rua Profª Carolina Ribeiro dos Santos, na Cidade Náutica para a realização de festa junina.</t>
   </si>
   <si>
     <t>12774</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12774/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12774/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>Autoriza a Sra. Eliana Roque Peres a utilizar terreno defronte do Dique das Caixetas, a título precário, para a realização de festa junina.</t>
   </si>
   <si>
     <t>12775</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Eduardo Palmieri</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12775/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12775/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 283-A, de 08 de novembro de 1994, que autoriza o Poder Executivo a permitir o uso de bem público para a instalação de posto policial militar.</t>
   </si>
   <si>
     <t>12776</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12776/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12776/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Altera o art. 3º da Lei nº 165-A, de 3 de junho de 1993.</t>
   </si>
   <si>
     <t>12777</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12777/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12777/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>Permite o uso, a título precário, de área da Praça Barão do Rio Branco, pelo SESC, para a realização de campanha em comemoração ao Dia do Comerciário.</t>
   </si>
   <si>
     <t>12778</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12778/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12778/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>Autoriza o Lions Clube de São Vicente - Praia a construir, na Av. Capitão-Mor Aguiar, um obelisco em homenagem ao 15º aniversário de fundação da entidade.</t>
   </si>
   <si>
     <t>12779</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12779/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12779/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o prazo da permissão de uso de próprio municipal ao BANESPA.</t>
   </si>
   <si>
     <t>12780</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12780/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12780/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de bem público pela SABESP, para instalação de painel elétrico da estação elevatória de esgoto "Divisa".</t>
   </si>
   <si>
     <t>12781</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12781/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12781/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a outorgar o uso de área da Praça Engº Carlos Alfredo Hablitzel pelo Sr. Foze Feres para construção de quiosque.</t>
   </si>
   <si>
     <t>12782</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12782/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12782/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a construir sanitários para uso público na Praça Coronel José Lopes.</t>
   </si>
   <si>
     <t>12783</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12783/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12783/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Considera de Utilidade Pública a Sociedade Filantrópica de Ajuda Beneficente "Amor ao Próximo".</t>
   </si>
   <si>
     <t>12784</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12784/projeto_de_lei_0064.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12784/projeto_de_lei_0064.pdf</t>
   </si>
   <si>
     <t>Proíbe a realização de sorteios na modalidade denominada Bingo no Município.</t>
   </si>
   <si>
     <t>12785</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12785/projeto_de_lei_0065.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12785/projeto_de_lei_0065.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a implantação de Concurso de Prognósticos Numéricos, como fonte de receita destinada à Seguridade Social do Município de que tratam os artigos 194, 195 e 204 da Constituição Federal.</t>
   </si>
   <si>
     <t>12786</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12786/projeto_de_lei_0066.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12786/projeto_de_lei_0066.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso pelo Ilha Porchat Clube, a título precário, da área da Praia do Itararé contígua à sua sede social, para a realização do baile "Uma Noite nos Mares do Sul", a ser promovido em 1º de fevereiro de 1997.</t>
   </si>
   <si>
     <t>12787</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12787/projeto_de_lei_0067.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12787/projeto_de_lei_0067.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento Fiscal do Município de São Vicente para o exercício de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>12788</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12788/projeto_de_lei_0068.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12788/projeto_de_lei_0068.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento do Serviço de Saúde de São Vicente - SESASV para o exercício de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>12789</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12789/projeto_de_lei_0069.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12789/projeto_de_lei_0069.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento da Caixa da Previdência dos Servidores Municipais de São Vicente para o exercício de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>12790</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12790/projeto_de_lei_0070.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12790/projeto_de_lei_0070.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Orçamento de Investimento da CODESAVI - Companhia de Desenvolvimento de São Vicente para o exercício de 1997 e dá outras providências.</t>
   </si>
   <si>
     <t>12791</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12791/projeto_de_lei_0071.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12791/projeto_de_lei_0071.pdf</t>
   </si>
   <si>
     <t>Autoriza ao SESASV - Serviço de Saúde de São Vicente, a abrir um Crédito Adicional no valor de R$ 6.000.000,00 destinado a suplementar as dotações do Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>12792</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12792/projeto_de_lei_0072.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12792/projeto_de_lei_0072.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, um Crédito Especial de R$ 104.000,00, na dotação que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12793</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12793/projeto_de_lei_0073.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12793/projeto_de_lei_0073.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda um Crédito Adicional no valor de R$ 13.016.000,00 destinado a suplementar as dotações do Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>12794</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12794/projeto_de_lei_0074.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12794/projeto_de_lei_0074.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir na Contabilidade Municipal - Secretaria da Fazenda, um Crédito Especial de R$ 695.526,00, na dotação que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>12795</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12795/projeto_de_lei_0075.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12795/projeto_de_lei_0075.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 2º da Lei nº 1774 de 9 de maio de 1978 que dispõe sobre serviço de guinchamento de veículos e dá outras providências.</t>
   </si>
   <si>
     <t>12796</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12796/projeto_de_lei_0076.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12796/projeto_de_lei_0076.pdf</t>
   </si>
   <si>
     <t>Denomina Angelina Pretti da Silva, a Viela Particular, no Catiapoã.</t>
   </si>
   <si>
     <t>12797</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12797/projeto_de_lei_0077.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12797/projeto_de_lei_0077.pdf</t>
   </si>
   <si>
     <t>Revoga o parágrafo único do artigo 1º da Lei nº 2320, de 10 de maio de 1990, alterado pela Lei nº 278-A, de 23 de setembro de 1994.</t>
   </si>
   <si>
     <t>12798</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Davi Mendonça</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12798/projeto_de_lei_0078.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12798/projeto_de_lei_0078.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o prazo de permissão de uso pelo BANESPA, de área para instalação de equipamentos de auto-atendimento bancário.</t>
   </si>
   <si>
     <t>12799</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12799/projeto_de_lei_0079.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12799/projeto_de_lei_0079.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a permissão de utilização de imóveis uni-residenciais para exercício de comércio varejista, prestação de serviços e promoção de atividades culturais de acordo com o previsto no art. 5º da Lei nº 2025/85.</t>
   </si>
   <si>
     <t>12800</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12800/projeto_de_lei_0080.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12800/projeto_de_lei_0080.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do art. 1º e § 1º do art. 3º da Lei nº 345-A, de 8 de novembro de 1995.</t>
   </si>
   <si>
     <t>12801</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12801/projeto_de_lei_0081.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12801/projeto_de_lei_0081.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Termo de Convênio com a Casa do Menor de São Vicente, objetivando o atendimento à criança e ao adolescente, mediante o estabelecimento de cooperação técnica e financeira.</t>
   </si>
   <si>
     <t>12802</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12802/projeto_de_lei_0082.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12802/projeto_de_lei_0082.pdf</t>
   </si>
   <si>
     <t>Autoriza ao SESASV - Serviço de Saúde de São Vicente, a abrir um Crédito Adicional no valor de R$ 1.880.000,00 destinado a suplementar as dotações do Orçamento vigente e dá outras providências.</t>
   </si>
   <si>
     <t>12803</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12803/projeto_de_lei_0083.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12803/projeto_de_lei_0083.pdf</t>
   </si>
   <si>
     <t>Atribui denominação às ruas dos bairros da "Vila Ema" e "Vila Matias".</t>
   </si>
   <si>
     <t>12804</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12804/projeto_de_lei_0084.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12804/projeto_de_lei_0084.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso, a título precário, de área das Praças Barão do Rio Branco e Coronel José Lopes, no Centro pela Sra. Marilda de Almeida Santos para instalação de quiosques de comercialização de sorvetes.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1447,68 +1447,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12708/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12709/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12710/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12711/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12712/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12713/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12714/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12715/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12716/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12717/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12718/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12732/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12733/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12735/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12736/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12737/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12738/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12739/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12740/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12741/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12742/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12743/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12744/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12745/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12746/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12747/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12748/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12749/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12750/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12751/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12752/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12753/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12754/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12755/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12756/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12757/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12758/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12759/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12760/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12761/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12762/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12763/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12764/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12765/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12766/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12767/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12768/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12769/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12770/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12771/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12772/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12773/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12774/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12775/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12776/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12777/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12778/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12779/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12780/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12781/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12782/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12783/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12784/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12785/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12786/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12787/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12788/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12789/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12790/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12791/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12792/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12793/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12794/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12795/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12796/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12797/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12798/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12799/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12800/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12801/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12802/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12803/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12804/projeto_de_lei_0084.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12708/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12709/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12710/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12711/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12712/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12713/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12714/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12715/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12716/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12717/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12718/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12732/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12733/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12735/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12736/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12737/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12738/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12739/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12740/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12741/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12742/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12743/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12744/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12745/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12746/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12747/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12748/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12749/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12750/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12751/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12752/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12753/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12754/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12755/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12756/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12757/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12758/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12759/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12760/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12761/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12762/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12763/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12764/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12765/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12766/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12767/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12768/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12769/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12770/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12771/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12772/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12773/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12774/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12775/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12776/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12777/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12778/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12779/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12780/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12781/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12782/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12783/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12784/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12785/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12786/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12787/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12788/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12789/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12790/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12791/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12792/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12793/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12794/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12795/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12796/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12797/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12798/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12799/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12800/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12801/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12802/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12803/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1996/12804/projeto_de_lei_0084.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>