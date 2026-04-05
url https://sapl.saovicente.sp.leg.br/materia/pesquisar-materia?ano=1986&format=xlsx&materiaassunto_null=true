--- v0 (2025-10-20)
+++ v1 (2026-04-05)
@@ -54,1080 +54,1080 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11824</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sebastião Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11824/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11824/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>O artigo 87, da Lei 2026, de 09 de julho de 1985, passa a vigorar com nova redação, revogado o seu parágrafo único.</t>
   </si>
   <si>
     <t>11825</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11825/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11825/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>Fica aberto na Contabilidade Municipal, Secretaria da Fazenda, Crédito Especial no valor de Cr$ 46.489.713 (quarenta e seis milhões, quatrocentos e oitenta e nove mil, setecentos e treze cruzeiros), destinado a atender despesas de exercícios anteriores.</t>
   </si>
   <si>
     <t>11826</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11826/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11826/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênios e contratos com o Banco Nacional de Habitação e seus Agentes Financeiros, a oferecer garantias para os empréstimos assumidos, e dá outras providências.</t>
   </si>
   <si>
     <t>11827</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11827/projeto_de_lei_0004.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11827/projeto_de_lei_0004.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de São Vicente, Estância Balneária a aderir ao Convênio que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>11828</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11828/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11828/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Altera a redação do art. 41 da Lei nº 2025, de 09 de julho de 1985.</t>
   </si>
   <si>
     <t>11829</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11829/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11829/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao inciso II do artigo 1º da Lei nº 1967, de 31.08.1984.</t>
   </si>
   <si>
     <t>11830</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11830/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11830/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>Aprova novas divisas intermunicipais com o Município de Santos e dá outras providências.</t>
   </si>
   <si>
     <t>11831</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>NATIVIDADE NOLASCO DE OMENA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11831/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11831/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>É considerado de "Utilidade Pública" o Clube de Diretores Lojistas de São Vicente.</t>
   </si>
   <si>
     <t>11832</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11832/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11832/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>É obrigatória a construção de ondulações transversais às vias públicas pavimentadas ou calçadas, próximo aos estabelecimentos de ensino das redes estadual, municipal e particular, que mantenham cursos de maternal, educação infantil, 1º e 2º graus.</t>
   </si>
   <si>
     <t>11833</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11833/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11833/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajustamento dos valores dos símbolos, padrões, níveis e referências do vencimento e do salário dos servidores municipais.</t>
   </si>
   <si>
     <t>11834</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Carlos Santiago</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11834/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11834/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>O número de táxis no Município fica estabelecido na proporção de 1 (um) veículo para cada 1500 (um mil e quinhentos) habitantes de acordo com dados fornecidos pela Fundação Instituto Brasileiro de Geografia e Estatística, nos anos terminados em zero e cinco.</t>
   </si>
   <si>
     <t>11835</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Emmanuel Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11835/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11835/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>Fica excluída a exigência de recuo frontal para as construções na Zona I (centro), estabelecida no artigo 6º da Lei nº 2025, de 09 de julho de 1985.</t>
   </si>
   <si>
     <t>11836</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>RENATO CARUSO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11836/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11836/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo Municipal autorizado a conceder vale-transporte para os servidores públicos municipais de São Vicente, nos termos da Legislação Federal pertinente.</t>
   </si>
   <si>
     <t>11837</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11837/projeto_de_lei_0014.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11837/projeto_de_lei_0014.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a abrir Crédito Adicional no valor de Cz$ 2.500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>11838</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11838/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11838/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>Altera redação do inciso XVIII do Art. 298, da Lei nº 1745 de 29.09.1977.</t>
   </si>
   <si>
     <t>11839</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11839/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11839/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com o Estado, através da Secretaria de Promoção Social, no valor de Cz$ 120.000,00 (cento e vinte mil cruzados), para manutenção de Creche Jockey Clube.</t>
   </si>
   <si>
     <t>11840</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11840/projeto_de_lei_0017.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11840/projeto_de_lei_0017.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei nº 2038, de 04.11.85.</t>
   </si>
   <si>
     <t>11841</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11841/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11841/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos VII e VIII do artigo 4º da Lei nº 2025, de 09 de julho de 1985.</t>
   </si>
   <si>
     <t>11842</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11842/projeto_de_lei_0019.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11842/projeto_de_lei_0019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 11 da Lei nº 1802, de 07 de março de 1979, modificado pela Lei nº 1858, de 08 de dezembro de 1980.</t>
   </si>
   <si>
     <t>11843</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>ABILIO CECCHI JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11843/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11843/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>Fica acrescido ao artigo 59 da Lei nº 2026, de 09 de julho de 1985, inciso, que será o II, renumerando-se os demais.</t>
   </si>
   <si>
     <t>11844</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11844/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11844/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Cancela os débitos fiscais das entidades esportivas declaradas de utilidade pública pelo Município e dá outras providências.</t>
   </si>
   <si>
     <t>11845</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11845/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11845/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>Ficam criados, na parte variável e permanente empregos e cargos no Quadro do Pessoal da Prefeitura como especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>11846</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11846/projeto_de_lei_0023.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11846/projeto_de_lei_0023.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>11847</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>ENIL FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11847/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11847/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Até 31 de maio do corrente, fica o Senhor Prefeito Municipal obrigado a remeter, para conhecimento do Legislativo, a adequação orçamentária municipal, a que trata o Decreto-Lei Federal 2283, de 28 de fevereiro de 1986, com a redação que lhe deu o Decreto-Lei Federal 2284, de 10 de março de 1986.</t>
   </si>
   <si>
     <t>11848</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11848/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11848/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>É considerado de utilidade pública o Sport Clube Corintinha do Jockey, com sede neste Município.</t>
   </si>
   <si>
     <t>11849</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11849/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11849/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>Fica instituído o "Dia do Cantor", a ser comemorado anualmente em 27 de setembro.</t>
   </si>
   <si>
     <t>11850</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11850/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11850/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com o Governo do Estado, através da Secretaria de Estado dos Negócios de Esportes e Turismo.</t>
   </si>
   <si>
     <t>11851</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11851/projeto_de_lei_0028.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11851/projeto_de_lei_0028.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º, da Lei 1928, de 09 de agosto de 1983.</t>
   </si>
   <si>
     <t>11852</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11852/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11852/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo Municipal autorizado a remunerar os árbitros e mesários que atuam nos jogos do Campeonato Vicentino de Futebol Amador.</t>
   </si>
   <si>
     <t>11853</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11853/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11853/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 1º da Lei 1992/84, sobre Convênio com o Departamento de Edifícios e Obras Públicas - DOP.</t>
   </si>
   <si>
     <t>11854</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11854/projeto_de_lei_0031.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11854/projeto_de_lei_0031.pdf</t>
   </si>
   <si>
     <t>Altera os incisos I, II, V e VII, do artigo 2º da Lei nº 2025 e os incisos II, VII e VIII do artigo 5º da Lei nº 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>11855</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>HORACIO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11855/projeto_de_lei_0032.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11855/projeto_de_lei_0032.pdf</t>
   </si>
   <si>
     <t>A autorização para fotografar nas escolas municipais só será concedida a fotógrafos profissionais residentes no Município de São Vicente e cadastrados na Secretaria da Educação do Município.</t>
   </si>
   <si>
     <t>11856</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11856/projeto_de_lei_0033.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11856/projeto_de_lei_0033.pdf</t>
   </si>
   <si>
     <t>Ficam isentos da contribuição a que se refere o Artigo 28, I da Lei nº 1377/68, alterada pela Lei nº 1814/79, as pensionistas da Caixa de Previdência dos Servidores Municipais e os inativos da Prefeitura Municipal, das autarquias municipais e da Secretaria da Câmara Municipal de São Vicente.</t>
   </si>
   <si>
     <t>11857</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11857/projeto_de_lei_0034.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11857/projeto_de_lei_0034.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de São Vicente-Estância Balneária a aderir ao Convênio que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>11858</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11858/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11858/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>Cria no Quadro do Ensino Municipal 100 (cem) empregos públicos, correspondentes à funções de Professor de Educação Infantil.</t>
   </si>
   <si>
     <t>11859</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11859/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11859/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Fica proibida a entrada de carretas de transporte de produtos químicos nos conjuntos habitacionais localizados no território do Município.</t>
   </si>
   <si>
     <t>11860</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>JORGE HURTADO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11860/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11860/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Fica prorrogado por mais 60 (sessenta) dias o prazo fixado no artigo 3º da Lei nº 2059, de 20 de dezembro de 1985, para regularização de construções, acréscimos e reformas.</t>
   </si>
   <si>
     <t>11861</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11861/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11861/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Áreas Especiais de Interesse Turístico, Locais de Interesse Turístico, de Estações Ecológicas, Áreas de Proteção Ambiental, e dá outras providências.</t>
   </si>
   <si>
     <t>11862</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11862/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11862/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial, no valor de Cz$ 714.131,48, para atender despesas de exercícios anteriores.</t>
   </si>
   <si>
     <t>11863</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11863/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11863/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional, no valor de Cz$ 2.500.000,00 e dá outras providências.</t>
   </si>
   <si>
     <t>11864</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11864/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11864/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>Fica reconhecida de Utilidade Pública o Centro de Defesa Ambiental e Humana, entidade civil com sede e foro nesta cidade de São Vicente, à Praça Brasília nº 421 - Parque das Bandeiras, Distrito de Samaritá.</t>
   </si>
   <si>
     <t>11865</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>ALVARO TREVIZAN</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11865/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11865/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do artigo 1º, da Lei 1873, de 06 de junho de 1981.</t>
   </si>
   <si>
     <t>11866</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11866/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11866/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Acrescenta incisos e parágrafos nos arts. 3º e 8º da Lei nº 1961/84, sobre instalação de barracas na praia e dá outras providências.</t>
   </si>
   <si>
     <t>11878</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11878/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11878/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com a Secretaria de Estado da Promoção Social, para manutenção de Creche Municipal dentro do "Programa de Atendimento Integrado à Criança e ao Adolescente.</t>
   </si>
   <si>
     <t>11879</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11879/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11879/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a construção de andaimes e tapumes.</t>
   </si>
   <si>
     <t>11880</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11880/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11880/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>É considerada de Utilidade Pública a Sociedade Amigos da Orla Vicentina, entidade sem fins lucrativos, com sede e foro em São Vicente.</t>
   </si>
   <si>
     <t>11882</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11882/projeto_de_lei_0047.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11882/projeto_de_lei_0047.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Executivo para receber em doação do Governo do Estado a quantia de Cz$ 33.714,60 (trinta e três mil, setecentos e quatorze cruzados e sessenta centavos), a ser utilizada na aquisição de ambulância, bem como a integralizar o valor do veículo, em Cz$ 33.714,60, e celebrar Convênio com a Secretaria de Estado da Promoção Social.</t>
   </si>
   <si>
     <t>11883</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11883/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11883/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>Fica transformado em Diretoria, com a denominação de Diretoria de Serviço Social - DSS, o Departamento de Serviço Social, criado pela Lei nº 1977/84, Anexo I.</t>
   </si>
   <si>
     <t>11884</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11884/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11884/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>11885</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11885/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11885/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio com a Secretaria de Estado da Promoção Social e a Fundação Estadual do Bem-Estar do Menor para implantação e desenvolvimento do Projeto de Municipalização do Atendimento ao Menor.</t>
   </si>
   <si>
     <t>11886</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11886/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11886/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de Cz$ 51.875.000,00, para atender despesas com a construção da Ponte sobre o Canal dos Barreiros, e dá outras providências.</t>
   </si>
   <si>
     <t>11887</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11887/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11887/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Cria empregos públicos de Fiscal de Tributos e extingue os que especifica.</t>
   </si>
   <si>
     <t>11888</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11888/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11888/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com a Legião Brasileira de Assistência - LBA, para recebimento de verba no valor de Cz$ 81.984,00, para os Projetos "Assistência Educacional Social da Família - AESF" e "Assistência Social Complementar".</t>
   </si>
   <si>
     <t>11889</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11889/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11889/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 54 da Lei nº 1377, de 12 de julho de 1968, modificado pelo art. 7º da Lei nº 1463, de 30 de setembro de 1970.</t>
   </si>
   <si>
     <t>11890</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11890/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11890/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>O preço das corridas dentro do Município será aquele registrado no taxímetro, com o reajuste tarifário autorizado pro Decreto do Executivo, mesmo nos casos de transporte entre a área insular e a área continental da cidade e vice-versa.</t>
   </si>
   <si>
     <t>11891</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11891/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11891/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com o Governo do Estado de São Paulo, através da Secretaria de Estado da Cultura, visando o desenvolvimento das Bibliotecas Públicas.</t>
   </si>
   <si>
     <t>11892</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Bozzella</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11892/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11892/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>Fica instituído no Município o Dia da Visão, destinado ao desenvolvimento, anualmente em 25 de abril, de uma Campanha da Boa Visão e de um programa de profilaxia das doenças dos olhos.</t>
   </si>
   <si>
     <t>11893</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11893/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11893/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com o Governo do Estado de São Paulo, por sua Secretaria da Cultura, a esta pelo Conselho de Defesa do Patrimônio Histórico, Arqueológico, Artístico e Turístico do Estado, CONDEPHAAT, visando à restauração do Porto das Naus.</t>
   </si>
   <si>
     <t>11894</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11894/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11894/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transferência do sistema de iluminação pública do Município à ELETRO-PAULO.</t>
   </si>
   <si>
     <t>11895</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11895/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11895/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Fundação de Assistência ao Estudante - FAE, com a interveniência da Secretaria de Estado da Educação.</t>
   </si>
   <si>
     <t>11896</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11896/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11896/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Suplementar no valor de Cz$ 48.738.452,00.</t>
   </si>
   <si>
     <t>11897</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11897/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11897/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>É considerado de "Utilidade Pública" o Grêmio Recreativo Escola de Samba Acadêmicos de Santa Cruz, com sede neste Município.</t>
   </si>
   <si>
     <t>11898</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11898/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11898/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Disciplina a transferência de permissões para comerciar nas dependências do Mercado Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>11899</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11899/projeto_de_lei_0064.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11899/projeto_de_lei_0064.pdf</t>
   </si>
   <si>
     <t>Altera redação do § 1º do artigo 1º da Lei nº 1873/81.</t>
   </si>
   <si>
     <t>11900</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11900/projeto_de_lei_0065.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11900/projeto_de_lei_0065.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 320 da Lei nº 1780, de 06 de junho de 1978, e dá outras providências.</t>
   </si>
   <si>
     <t>11901</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11901/projeto_de_lei_0066.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11901/projeto_de_lei_0066.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a industrializar ou incinerar direta ou indiretamente, nos termo da Lei nº 575/58, o lixo urbano, respeitada a legislação federal, estadual e municipal aplicável à matéria.</t>
   </si>
   <si>
     <t>11902</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11902/projeto_de_lei_0067.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11902/projeto_de_lei_0067.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Geral do Município de São Vicente para o exercício de 1987.</t>
   </si>
   <si>
     <t>11903</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11903/projeto_de_lei_0068.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11903/projeto_de_lei_0068.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1987/1989.</t>
   </si>
   <si>
     <t>11904</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11904/projeto_de_lei_0069.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11904/projeto_de_lei_0069.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a instituir o Vale-Refeição, a ser concedido aos servidores públicos municipais, na forma desta Lei.</t>
   </si>
   <si>
     <t>11905</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11905/projeto_de_lei_0070.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11905/projeto_de_lei_0070.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial de Cz$ 146.685,85, para atender despesas de exercícios anteriores.</t>
   </si>
   <si>
     <t>11906</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11906/projeto_de_lei_0071.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11906/projeto_de_lei_0071.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial no valor de Cz$ 248.554,02, para atender despesas de exercícios anteriores e dá outras providências.</t>
   </si>
   <si>
     <t>11907</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11907/projeto_de_lei_0072.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11907/projeto_de_lei_0072.pdf</t>
   </si>
   <si>
     <t>Prorroga o prazo fixado para a regularização de construções, acréscimos e reformas de que tratam as Leis nºs 2059/85 e 2089/86.</t>
   </si>
   <si>
     <t>11908</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11908/projeto_de_lei_0073.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11908/projeto_de_lei_0073.pdf</t>
   </si>
   <si>
     <t>Altera o horário fixado para abertura e fechamento dos estabelecimentos comerciais relacionados no Grupo IV do artigo 253 da Lei nº 1745, de 29 de setembro de 1977.</t>
   </si>
   <si>
     <t>11909</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11909/projeto_de_lei_0074.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11909/projeto_de_lei_0074.pdf</t>
   </si>
   <si>
     <t>Altera vários dispositivos da Lei nº 1745, de 29.09.77 (Código Tributário).</t>
   </si>
   <si>
     <t>11910</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11910/projeto_de_lei_0075.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11910/projeto_de_lei_0075.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto do Magistério Público Municipal de São Vicente, e dá outras providências.</t>
   </si>
   <si>
     <t>11911</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11911/projeto_de_lei_0076.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11911/projeto_de_lei_0076.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei nº 2038/85, que autoriza o Executivo a celebrar convênio com a Secretaria de Estado da Promoção Social para manutenção da "Creche Municipal Tancredo de Almeida Neves", e dá outras providências.</t>
   </si>
   <si>
     <t>11912</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11912/projeto_de_lei_0077.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11912/projeto_de_lei_0077.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei 2073/86, que autoriza o Executivo a celebrar Convênio com a Secretaria da Promoção Social visando a manutenção da "Creche Jockey Clube", e dá outras providências.</t>
   </si>
   <si>
     <t>11913</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11913/projeto_de_lei_0078.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11913/projeto_de_lei_0078.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei nº 2115, de 30 de outubro de 1986.</t>
   </si>
   <si>
     <t>11914</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11914/projeto_de_lei_0079.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11914/projeto_de_lei_0079.pdf</t>
   </si>
   <si>
     <t>Fica criada uma Tribuna Livre para debates de temas de interesse nacional, cujas conclusões serão encaminhadas à Assembleia Nacional Constituinte.</t>
   </si>
   <si>
     <t>11915</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11915/projeto_de_lei_0080.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11915/projeto_de_lei_0080.pdf</t>
   </si>
   <si>
     <t>Amplia para 250 (duzentos e cinquenta) o número de licenças para ambulantes nas praias do Município, previsto no Parágrafo Único do art. 2º da Lei nº 2022/85.</t>
   </si>
   <si>
     <t>11916</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11916/projeto_de_lei_0081.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11916/projeto_de_lei_0081.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1167/65.</t>
   </si>
   <si>
     <t>11917</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11917/projeto_de_lei_0082.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11917/projeto_de_lei_0082.pdf</t>
   </si>
   <si>
     <t>11918</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11918/projeto_de_lei_0083.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11918/projeto_de_lei_0083.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a celebrar convênio com a União, através do Ministério do Desenvolvimento Urbano e Meio Ambiente, com a interveniência da Companhia de Habitação da Baixada Santista, para a realização de obras de recuperação do Conjunto Residencial Humaitá, nesta cidade, com recursos fornecidos pelo MDU.</t>
   </si>
   <si>
     <t>11919</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
     <t>GABRIEL TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11919/projeto_de_lei_0084.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11919/projeto_de_lei_0084.pdf</t>
   </si>
   <si>
     <t>Altera os dispositivos da Lei nº 1825, de 04 de dezembro de 1979.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1434,68 +1434,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11824/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11825/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11826/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11827/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11828/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11829/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11830/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11831/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11832/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11833/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11834/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11835/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11836/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11837/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11838/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11839/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11840/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11841/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11842/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11843/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11844/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11845/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11846/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11847/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11848/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11849/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11850/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11851/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11852/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11853/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11854/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11855/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11856/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11857/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11858/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11859/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11860/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11861/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11862/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11863/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11864/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11865/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11866/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11878/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11879/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11880/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11882/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11883/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11884/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11885/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11886/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11887/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11888/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11889/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11890/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11891/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11892/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11893/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11894/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11895/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11896/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11897/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11898/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11899/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11900/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11901/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11902/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11903/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11904/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11905/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11906/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11907/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11908/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11909/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11910/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11911/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11912/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11913/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11914/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11915/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11916/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11917/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11918/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11919/projeto_de_lei_0084.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11824/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11825/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11826/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11827/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11828/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11829/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11830/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11831/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11832/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11833/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11834/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11835/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11836/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11837/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11838/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11839/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11840/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11841/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11842/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11843/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11844/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11845/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11846/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11847/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11848/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11849/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11850/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11851/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11852/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11853/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11854/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11855/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11856/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11857/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11858/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11859/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11860/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11861/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11862/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11863/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11864/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11865/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11866/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11878/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11879/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11880/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11882/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11883/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11884/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11885/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11886/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11887/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11888/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11889/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11890/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11891/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11892/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11893/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11894/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11895/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11896/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11897/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11898/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11899/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11900/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11901/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11902/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11903/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11904/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11905/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11906/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11907/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11908/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11909/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11910/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11911/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11912/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11913/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11914/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11915/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11916/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11917/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11918/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1986/11919/projeto_de_lei_0084.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H85"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>