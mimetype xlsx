--- v0 (2025-10-22)
+++ v1 (2026-06-22)
@@ -54,1200 +54,1200 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11729</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Sebastião Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11729/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11729/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de Convênio com a União, visando à troca de informações cadastrais.</t>
   </si>
   <si>
     <t>11730</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11730/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11730/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1º da Lei nº 1699, de 07 de julho de 1976.</t>
   </si>
   <si>
     <t>11731</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>ENIL FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11731/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11731/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Regulamenta o desconto mensal na folha dos servidores.</t>
   </si>
   <si>
     <t>11732</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JOSE HILDEMAR</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11732/projeto_de_lei_0004.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11732/projeto_de_lei_0004.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a conceder transporte gratuito a estudantes de cursos superiores em estabelecimentos de ensino situados na Baixada Santista, e comprovadamente residentes em São Vicente.</t>
   </si>
   <si>
     <t>11733</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11733/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11733/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de parcelamento do solo para fins urbanos e dá outras providências.</t>
   </si>
   <si>
     <t>11734</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11734/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11734/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Concede Auxílio Único à SETA - Sociedade de Estudos e Trabalhos Aplicados, no valor de Cr$ 5.000.000 e dá outras providências.</t>
   </si>
   <si>
     <t>11735</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11735/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11735/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>Reajusta pensões e altera o valor do salário-família e salário-esposa.</t>
   </si>
   <si>
     <t>11736</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ABILIO CECCHI JUNIOR</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11736/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11736/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>A Feira de Arte e Artesanato que se realiza na Praça 22 de Janeiro passará a funcionar aos domingos e feriados nacionais e municipais, das 8 às 18 horas.</t>
   </si>
   <si>
     <t>11737</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>HORACIO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11737/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11737/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>É facultado aos deficientes físicos, às pessoas obesas, às gestantes e aos idosos, o ingresso pela porta dianteira nos auto-ônibus do serviço de transporte coletivo no Município.</t>
   </si>
   <si>
     <t>11738</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11738/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11738/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Isenta do Imposto Predial os conjuntos habitacionais edificados pela COHAB.</t>
   </si>
   <si>
     <t>11739</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11739/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11739/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 1629, de 24 de fevereiro de 1975, e dá outras providências.</t>
   </si>
   <si>
     <t>11740</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11740/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11740/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>Altera os incisos II dos artigos 1º e 2º da Lei nº 1959, de 12 de junho de 1984 e artigo 1º da Lei nº 1975, de 27 de setembro de 1984, e dá outras providências.</t>
   </si>
   <si>
     <t>11741</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11741/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11741/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o comércio de ouro, metais preciosos e congêneres no Município de São Vicente, e dá outras providências.</t>
   </si>
   <si>
     <t>11742</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>JORGE HURTADO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11742/projeto_de_lei_0014.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11742/projeto_de_lei_0014.pdf</t>
   </si>
   <si>
     <t>É considerada Zona Comercial, em toda a sua extensão, a Av. Engº Saturnino de Brito.</t>
   </si>
   <si>
     <t>11743</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11743/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11743/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>É considerada de Utilidade Pública a Sociedade Civil e Religiosa Ele Axé Aruia, com sede neste Município.</t>
   </si>
   <si>
     <t>11744</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11744/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11744/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>Atribui 3% do "quantum" da Dívida Ativa arrecadado mensalmente, para custeio de condução dos Oficiais de Justiça, nas Execuções Fiscais da Fazenda Municipal.</t>
   </si>
   <si>
     <t>11745</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11745/projeto_de_lei_0017.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11745/projeto_de_lei_0017.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 194 e seus parágrafo único e 195, e revoga o artigo 193 e seu parágrafo único da Lei nº  1780/78 e dá outras providências.</t>
   </si>
   <si>
     <t>11746</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11746/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11746/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com a Legião Brasileira de Assistência - LBA, para recebimento de verba no valor de Cr$ 6.000.000 (seis milhões de cruzeiros), destinada ao Projeto Assistência Social Complementar.</t>
   </si>
   <si>
     <t>11747</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11747/projeto_de_lei_0019.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11747/projeto_de_lei_0019.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a lançar no montante do Imposto Territorial devido pelo proprietário do imóvel em situação irregular, as quantias correspondentes às multas, despesas realizadas e taxa de administração a que se refere a Lei 1825, de 04 de dezembro de 1979.</t>
   </si>
   <si>
     <t>11748</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11748/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11748/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 1º da Lei nº 2006, de 25 de março de 1985.</t>
   </si>
   <si>
     <t>11749</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11749/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11749/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional no valor de Cr$ 2.000.000.000.</t>
   </si>
   <si>
     <t>11750</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11750/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11750/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>As filiais de empresas, indústrias e estabelecimentos comerciais instalados no Município, são obrigadas a emitir notas fiscais com talonário controlado pelo Posto Fiscal de Arrecadação local.</t>
   </si>
   <si>
     <t>11751</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11751/projeto_de_lei_0023.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11751/projeto_de_lei_0023.pdf</t>
   </si>
   <si>
     <t>Altera os incisos II dos artigos 1º e 2º da Lei nº 1959, de 12 de junho de 1984 e artigos 1º e 4º da Lei nº 1975, de 27 de setembro de 1984, e dá outras providências.</t>
   </si>
   <si>
     <t>11752</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11752/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11752/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a aderir ao Convênio que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>11753</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11753/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11753/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Comunitário de Melhoramentos, a Contribuição de Melhoria e dá outras providências.</t>
   </si>
   <si>
     <t>11754</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Bozzella</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11754/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11754/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>É considerado de "Utilidade Pública" o Rotary Club de São Vicente-Praia, com sede neste Município.</t>
   </si>
   <si>
     <t>11755</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11755/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11755/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre equiparação de cargos para fins de revisão de proventos, cria a Secretaria do Abastecimento, cria cargos no Quadro Permanente e dá outras providências.</t>
   </si>
   <si>
     <t>11756</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11756/projeto_de_lei_0028.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11756/projeto_de_lei_0028.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de Crédito Especial no valor de Cr$ 20.494.990, para atender despesas com desapropriação de imóvel.</t>
   </si>
   <si>
     <t>11757</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11757/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11757/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Os vencimentos e vantagens dos funcionários públicos, e servidores, sob qualquer regime estatutário, do Município de São Vicente, serão, obrigatoriamente, reajustados nos meses de janeiro e julho de cada ano.</t>
   </si>
   <si>
     <t>11758</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11758/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11758/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>Concede isenção de Imposto Sobre Serviços de Qualquer Natureza - ISSQN às microempresas, e dá outras providências.</t>
   </si>
   <si>
     <t>11759</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11759/projeto_de_lei_0031.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11759/projeto_de_lei_0031.pdf</t>
   </si>
   <si>
     <t>Autoriza o comércio ambulante nas praias do Município de São Vicente.</t>
   </si>
   <si>
     <t>11760</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11760/projeto_de_lei_0032.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11760/projeto_de_lei_0032.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com a DERSA - Desenvolvimento Rodoviário S.A., objetivando a execução de melhoramentos no trecho de acesso à Ponte do Mar Pequeno.</t>
   </si>
   <si>
     <t>11761</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11761/projeto_de_lei_0033.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11761/projeto_de_lei_0033.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com a Legião Brasileira de Assistência - LBA, para recebimento de verba no valor de Cr$ 15.000.000 (quinze milhões de cruzeiros) destinada ao Projeto Assistência Social Complementar.</t>
   </si>
   <si>
     <t>11762</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Geraldo Volpe</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11762/projeto_de_lei_0034.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11762/projeto_de_lei_0034.pdf</t>
   </si>
   <si>
     <t>É considerado de Utilidade Pública o Elos Clube de São Vicente, associação civil sem fins lucrativos, com sede neste Município.</t>
   </si>
   <si>
     <t>11763</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11763/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11763/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>Reajusta os níveis e padrões de vencimento do Funcionalismo Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>11764</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11764/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11764/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho de Defesa do Patrimônio Histórico, Arqueológico, Artístico e Turístico do Município de São Vicente.</t>
   </si>
   <si>
     <t>11765</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>NATIVIDADE NOLASCO DE OMENA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11765/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11765/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho do Patrimônio Histórico e Natural de São Vicente, órgão afeto à Secretaria da Educação do Município.</t>
   </si>
   <si>
     <t>11766</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11766/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11766/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Acrescenta alínea "e" e parágrafo único ao inciso II do artigo 151, da Lei nº 1745, de 29 de setembro de 1977.</t>
   </si>
   <si>
     <t>11767</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11767/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11767/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei nº 2007, de 17/04/85.</t>
   </si>
   <si>
     <t>11768</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11768/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11768/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder empréstimo à Cooperativa de Consumo dos Servidores Municipais de São Vicente Ltda., e dá outras providências.</t>
   </si>
   <si>
     <t>11769</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11769/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11769/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>A cessão do servidor municipal somente será autorizada quando caracterizado relevante interesse público.</t>
   </si>
   <si>
     <t>11770</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11770/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11770/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º da Lei nº 1774/78.</t>
   </si>
   <si>
     <t>11771</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>GABRIEL TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11771/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11771/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do artigo 5º da Lei nº 1882, de 15 de outubro de 1981.</t>
   </si>
   <si>
     <t>11772</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11772/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11772/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>Concede adicional de insalubridade aos funcionários médicos e dentistas e fixa percentual.</t>
   </si>
   <si>
     <t>11773</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>RENATO CARUSO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11773/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11773/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Fica proibido, em todo o território do Município, o despejo e o depósito de lixo, escória e resíduos industriais.</t>
   </si>
   <si>
     <t>11774</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11774/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11774/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a celebrar convênio com a Secretaria de Estado dos Negócios da Justiça, visando à prestação de serviços de assistência judiciária gratuita, no âmbito municipal, na área criminal, conforme Decreto Estadual nº 22321, de 06 de junho de 1984.</t>
   </si>
   <si>
     <t>11775</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11775/projeto_de_lei_0047.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11775/projeto_de_lei_0047.pdf</t>
   </si>
   <si>
     <t>Isenta da Taxa de Pavimentação os clubes esportivos sediados no Município e dá outras providências.</t>
   </si>
   <si>
     <t>11776</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11776/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11776/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a desistir de desapropriação de imóvel.</t>
   </si>
   <si>
     <t>11777</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11777/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11777/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º da Lei nº 1991, de 28.11.84.</t>
   </si>
   <si>
     <t>11778</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11778/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11778/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>Proíbe o lançamento de lixo industrial ou resíduos poluentes no solo do Município e dá outras providências.</t>
   </si>
   <si>
     <t>11779</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11779/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11779/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>Altera a redação do inciso II do artigo 1º da Lei nº 1928, de 09 de agosto de 1983.</t>
   </si>
   <si>
     <t>11780</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11780/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11780/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Fica proibida  a instalação de indústrias poluentes no Município.</t>
   </si>
   <si>
     <t>11781</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11781/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11781/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre equiparação de cargos para fins de revisão de proventos, cria cargos no Quadro Permanente e dá outras providências.</t>
   </si>
   <si>
     <t>11782</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11782/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11782/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional no valor de Cr$ 3.056.000.000, e dá outras providências.</t>
   </si>
   <si>
     <t>11783</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11783/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11783/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 31 do artigo 192, bem como aos artigos 169 e 190 da Lei nº 1745, de 29.09.77 e revoga o artigo 2º da Lei nº 1666, de 22.12.75.</t>
   </si>
   <si>
     <t>11784</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Roberto Rocha</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11784/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11784/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei nº 1953, de 21 de março de 1984.</t>
   </si>
   <si>
     <t>11785</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11785/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11785/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>Concede subvenção anual de Cr$ 12.000.000 (doze milhões de cruzeiros), ao Hospital São José, Santa Casa de São Vicente.</t>
   </si>
   <si>
     <t>11786</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>Emmanuel Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11786/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11786/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 88 da Lei nº 2026, de 09 de julho de 1985.</t>
   </si>
   <si>
     <t>11787</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>PAULO DE SOUZA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11787/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11787/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal da Mulher.</t>
   </si>
   <si>
     <t>11788</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11788/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11788/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>Regulamenta as edificações já concluídas sem licença ou em desacordo com a legislação municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>11790</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11790/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11790/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>Altera o valor das multas estabelecidas nos incisos I, II e III do artigo 242 da Lei nº 1745, de 29.09.77.</t>
   </si>
   <si>
     <t>11791</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11791/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11791/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>Altera a redação do "caput" e o Parágrafo Único do artigo 1º da Lei nº 1520, de 25 de agosto de 1972.</t>
   </si>
   <si>
     <t>11792</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11792/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11792/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Fica proibida a instalação de divisórias nos corredores e próximo aos degraus de acesso, nos ônibus do transporte coletivo municipal.</t>
   </si>
   <si>
     <t>11793</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11793/projeto_de_lei_0064.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11793/projeto_de_lei_0064.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio com a Fundação Movimento Brasileiro de Alfabetização - MOBRAL.</t>
   </si>
   <si>
     <t>11794</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11794/projeto_de_lei_0065.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11794/projeto_de_lei_0065.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Geral do Município de São Vicente para o exercício de 1986.</t>
   </si>
   <si>
     <t>11796</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11796/projeto_de_lei_0066.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11796/projeto_de_lei_0066.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com a Fundação Legião Brasileira de Assistência - LBA.</t>
   </si>
   <si>
     <t>11797</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11797/projeto_de_lei_0067.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11797/projeto_de_lei_0067.pdf</t>
   </si>
   <si>
     <t>Regulamenta as edificações já concluídas sem licença e em desacordo com a legislação municipal.</t>
   </si>
   <si>
     <t>11798</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11798/projeto_de_lei_0068.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11798/projeto_de_lei_0068.pdf</t>
   </si>
   <si>
     <t>Acrescente-se à Lei nº 1560, de 13 de agosto de 1973, artigo que será o 8º, renumerando-se os demais.</t>
   </si>
   <si>
     <t>11799</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11799/projeto_de_lei_0069.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11799/projeto_de_lei_0069.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional no valor de Cr$ 20.564.995.000.</t>
   </si>
   <si>
     <t>11800</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11800/projeto_de_lei_0070.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11800/projeto_de_lei_0070.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de Convênio com a Secretaria de Estado da Promoção Social para manutenção de creche.</t>
   </si>
   <si>
     <t>11801</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>CARLOS ADHERBAL LORENZ FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11801/projeto_de_lei_0071.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11801/projeto_de_lei_0071.pdf</t>
   </si>
   <si>
     <t>Ficam excluídos dispositivos especificados da Lei nº 2025 de 09 de julho de 1985 e dá outras providências.</t>
   </si>
   <si>
     <t>11802</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11802/projeto_de_lei_0072.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11802/projeto_de_lei_0072.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Especial de Cr$ 14.290.894, para atender despesas de exercícios anteriores.</t>
   </si>
   <si>
     <t>11803</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11803/projeto_de_lei_0073.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11803/projeto_de_lei_0073.pdf</t>
   </si>
   <si>
     <t>É considerado de utilidade pública o Náutico Futebol Clube, fundado a 03 de agosto de 1975, com sede social e esportiva neste município.</t>
   </si>
   <si>
     <t>11804</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11804/projeto_de_lei_0074.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11804/projeto_de_lei_0074.pdf</t>
   </si>
   <si>
     <t>Acrescente-se parágrafo 3º ao Artigo 1º da Lei nº 1997, de 04 de dezembro de 1984.</t>
   </si>
   <si>
     <t>11805</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11805/projeto_de_lei_0075.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11805/projeto_de_lei_0075.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 367 da Lei nº 1745, de 29 de setembro de 1977 - Código Tributário do Município.</t>
   </si>
   <si>
     <t>11806</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11806/projeto_de_lei_0076.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11806/projeto_de_lei_0076.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1986/1988.</t>
   </si>
   <si>
     <t>11807</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11807/projeto_de_lei_0077.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11807/projeto_de_lei_0077.pdf</t>
   </si>
   <si>
     <t>Aprova Planta Genérica de Valores e altera vários dispositivos da Lei nº 1745, de 29.09.77.</t>
   </si>
   <si>
     <t>11808</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11808/projeto_de_lei_0078.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11808/projeto_de_lei_0078.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a conceder reajuste salarial semestral ao funcionalismo público municipal, equivalente a, no mínimo, 100% do INPC.</t>
   </si>
   <si>
     <t>11809</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11809/projeto_de_lei_0079.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11809/projeto_de_lei_0079.pdf</t>
   </si>
   <si>
     <t>É considerada de utilidade pública, a Escola Experimental Pitágoras, com sede nesta cidade.</t>
   </si>
   <si>
     <t>11810</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11810/projeto_de_lei_0080.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11810/projeto_de_lei_0080.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional no valor de Cr$ 3.000.000.000, e dá outras providências.</t>
   </si>
   <si>
     <t>11811</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11811/projeto_de_lei_0081.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11811/projeto_de_lei_0081.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo Municipal autorizado a instalar creches nos edifícios em que funcione uma ou mais repartições públicas municipais e nas quais trabalhem, pelo menos, 30 (trinta) servidoras municipais.</t>
   </si>
   <si>
     <t>11812</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11812/projeto_de_lei_0082.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11812/projeto_de_lei_0082.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regularização de construções, acréscimos, reformas, e dá outras providências.</t>
   </si>
   <si>
     <t>11813</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11813/projeto_de_lei_0083.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11813/projeto_de_lei_0083.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste dos valores dos símbolos, padrões, níveis e referências do vencimento e do salário dos servidores municipais; estabelece a correção automática semestral desses valores e de outros, que menciona, e dá outras providências.</t>
   </si>
   <si>
     <t>11814</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11814/projeto_de_lei_0084.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11814/projeto_de_lei_0084.pdf</t>
   </si>
   <si>
     <t>Fica autorizada aos ambulantes que tiveram "pontos" fixados com base no Parágrafo Único do artigo 269 da Lei nº 1745, de 29 de setembro de 1977, a instalação de 1 (uma) mesa e até 4 (quatro) cadeiras nas laterais dos "trailers".</t>
   </si>
   <si>
     <t>11815</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11815/projeto_de_lei_0086.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11815/projeto_de_lei_0086.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 9º da Lei nº 1825 de 04 de dezembro de 1979.</t>
   </si>
   <si>
     <t>11816</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11816/projeto_de_lei_0087.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11816/projeto_de_lei_0087.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir Crédito Adicional no valor de Cr$ 730.000.000, e dá outras providências.</t>
   </si>
   <si>
     <t>11817</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11817/projeto_de_lei_0088.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11817/projeto_de_lei_0088.pdf</t>
   </si>
   <si>
     <t>Da definição e delimitação das zonas urbanas, zonas especiais, zonas de preservação ambiental e da zona rural.</t>
   </si>
   <si>
     <t>11818</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11818/projeto_de_lei_0088.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11818/projeto_de_lei_0088.pdf</t>
   </si>
   <si>
     <t>Institui os adicionais de periculosidade e de insalubridade para os cargos que especifica.</t>
   </si>
   <si>
     <t>11819</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11819/projeto_de_lei_0089.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11819/projeto_de_lei_0089.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a celebrar Convênio com a Secretaria de Estado dos Negócios do Interior e dá outras providências.</t>
   </si>
   <si>
     <t>11820</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11820/projeto_de_lei_0090.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11820/projeto_de_lei_0090.pdf</t>
   </si>
   <si>
     <t>Autoriza a remoção dos detritos industriais lançados na Região de Samaritá.</t>
   </si>
   <si>
     <t>11821</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11821/projeto_de_lei_0091.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11821/projeto_de_lei_0091.pdf</t>
   </si>
   <si>
     <t>É considerada de utilidade pública a Entidade Assistencial Refúgio em Cristo, com sede neste município.</t>
   </si>
   <si>
     <t>11822</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11822/projeto_de_lei_0092.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11822/projeto_de_lei_0092.pdf</t>
   </si>
   <si>
     <t>A nomeação para os cargos de Encarregado dos Serviços de Administração Regional, criados pela Lei nº 1977, de 29 de setembro de 1984, obedecerá o rito estabelecido nesta lei.</t>
   </si>
   <si>
     <t>11823</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11823/projeto_de_lei_0093.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11823/projeto_de_lei_0093.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a isentar em 1986 do pagamento da primeira e da última parcela do Imposto Predial os proprietários de imóveis localizados nos bairros especificados.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1554,68 +1554,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11729/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11730/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11731/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11732/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11733/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11734/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11735/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11736/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11737/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11738/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11739/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11740/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11741/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11742/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11743/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11744/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11745/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11746/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11747/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11748/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11749/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11750/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11751/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11752/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11753/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11754/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11755/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11756/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11757/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11758/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11759/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11760/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11761/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11762/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11763/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11764/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11765/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11766/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11767/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11768/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11769/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11770/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11771/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11772/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11773/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11774/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11775/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11776/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11777/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11778/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11779/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11780/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11781/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11782/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11783/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11784/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11785/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11786/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11787/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11788/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11790/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11791/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11792/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11793/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11794/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11796/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11797/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11798/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11799/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11800/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11801/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11802/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11803/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11804/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11805/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11806/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11807/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11808/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11809/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11810/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11811/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11812/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11813/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11814/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11815/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11816/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11817/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11818/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11819/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11820/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11821/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11822/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11823/projeto_de_lei_0093.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11729/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11730/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11731/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11732/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11733/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11734/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11735/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11736/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11737/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11738/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11739/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11740/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11741/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11742/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11743/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11744/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11745/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11746/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11747/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11748/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11749/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11750/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11751/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11752/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11753/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11754/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11755/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11756/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11757/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11758/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11759/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11760/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11761/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11762/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11763/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11764/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11765/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11766/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11767/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11768/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11769/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11770/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11771/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11772/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11773/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11774/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11775/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11776/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11777/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11778/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11779/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11780/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11781/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11782/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11783/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11784/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11785/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11786/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11787/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11788/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11790/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11791/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11792/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11793/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11794/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11796/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11797/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11798/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11799/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11800/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11801/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11802/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11803/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11804/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11805/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11806/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11807/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11808/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11809/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11810/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11811/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11812/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11813/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11814/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11815/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11816/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11817/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11818/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11819/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11820/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11821/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11822/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1985/11823/projeto_de_lei_0093.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="240.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>