--- v0 (2025-10-22)
+++ v1 (2026-06-23)
@@ -54,777 +54,777 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>11590</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>CARLOS ADHERBAL LORENZ FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11590/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11590/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>Fica excluída do artigo 1º da Lei 1920 de 21 de dezembro de 1982, a Área IV de estacionamento exclusivo de motocicletas e bicicletas.</t>
   </si>
   <si>
     <t>11591</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Sebastião Ribeiro da Silva</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11591/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11591/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>Proíbe o estacionamento de ônibus e caminhões em áreas do Município.</t>
   </si>
   <si>
     <t>11592</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Emmanuel Pimentel</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11592/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11592/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Fica excluído do Artigo 261 da Lei 1745, de 29 de setembro de 1977, o grupo III, renumerando-se os demais.</t>
   </si>
   <si>
     <t>11593</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>JORGE HURTADO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11593/projeto_de_lei_0004.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11593/projeto_de_lei_0004.pdf</t>
   </si>
   <si>
     <t>Fica proibido o funcionamento de casas de diversões eletrônicas ou congêneres nas lojas do pavimento térreo de edifícios e num raio de 200 (duzentos) metros de estabelecimentos de ensino, templos religiosos, creches, asilos, hospitais e postos de saúde.</t>
   </si>
   <si>
     <t>11594</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>JOSE HILDEMAR</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11594/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11594/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Estabelece horário para o Grupo IV do artigo 253 da Lei nº 1745/77.</t>
   </si>
   <si>
     <t>11595</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11595/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11595/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Abre crédito especial de Cr$ 3.662.028,19, destinado a regularizar despesas pagas e não empenhadas nos exercícios de 1963 a 1967.</t>
   </si>
   <si>
     <t>11596</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ENIL FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11596/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11596/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 4º da Lei 1735, de 12 de agosto de 1977.</t>
   </si>
   <si>
     <t>11597</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11597/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11597/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>Revaloriza os níveis e padrões de vencimento do funcionalismo e dá outras providências.</t>
   </si>
   <si>
     <t>11598</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11598/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11598/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a permutar com a FEPASA - Ferrovia Paulista S/A, os imóveis descritos no inciso I, recebendo da mesma os imóveis descritos no inciso II.</t>
   </si>
   <si>
     <t>11599</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11599/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11599/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Fica aprovado o Convênio de Adesão e Participação firmado entre o Governo do Estado de São Paulo e a Prefeitura Municipal de São Vicente, para execução do "Programa Aglomerados Urbanos - AGLURB - Baixada Santista".</t>
   </si>
   <si>
     <t>11600</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11600/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11600/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a aprovar Projetos de Edificações de interesse da União, Estado Empresas Concessionárias ou Permissionárias de Serviços Públicos, destinados às suas respectivas finalidades, sem as exigências de recuo e limites de altura, previstos na legislação municipal.</t>
   </si>
   <si>
     <t>11601</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11601/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11601/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>Regulamenta o demonstrativo de pagamento mensal e limite de descontos na folha dos Servidores Públicos do Município de São Vicente.</t>
   </si>
   <si>
     <t>11602</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>LUIZ ANTONIO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11602/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11602/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Fica proibido o funcionamento das padarias aos domingos e feriados municipais e nacionais.</t>
   </si>
   <si>
     <t>11603</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>HORACIO RAMOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11603/projeto_de_lei_0014.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11603/projeto_de_lei_0014.pdf</t>
   </si>
   <si>
     <t>Passam a ter redação especificada o Parágrafo 1º do Artigo 1º, o item II do Artigo 10 e o Artigo 11 da Lei 1825, de 04 de dezembro de 1979.</t>
   </si>
   <si>
     <t>11604</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11604/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11604/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>Não será mais autorizada a instalação de circos na Praia do Itararé.</t>
   </si>
   <si>
     <t>11605</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11605/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11605/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito especial no valor de Cr$ 6.886.070,00.</t>
   </si>
   <si>
     <t>11606</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11606/projeto_de_lei_0017.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11606/projeto_de_lei_0017.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a aprovar Projeto de ampliação do prédio da estação Telefônica da TELESP - Telecomunicações de São Paulo S/A., localizada à Rua João Ramalho esquina com Rua Américo Brasiliense nesta cidade.</t>
   </si>
   <si>
     <t>11607</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11607/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11607/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas as Leis número 1735 de 12 de agosto de 1977 e a Lei nº 1816 de 27 de setembro de 1979, e dá outras providências.</t>
   </si>
   <si>
     <t>11608</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Bozzella</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11608/projeto_de_lei_0019.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11608/projeto_de_lei_0019.pdf</t>
   </si>
   <si>
     <t>Fica declarado de utilidade pública o Clube dos 21 Irmãos Amigos - São Vicente.</t>
   </si>
   <si>
     <t>11609</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11609/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11609/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>Trata da execução de pavimentação e obras complementares no Município de São Vicente, através do "Plano Comunitário", e dá outras providências.</t>
   </si>
   <si>
     <t>11610</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11610/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11610/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Reorganiza o Quadro do Ensino Municipal, reestrutura o Magistério Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>11611</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11611/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11611/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>Reorganiza a Administração Municipal, reestrutura o Quadro dos Funcionários e dá outras providências.</t>
   </si>
   <si>
     <t>11612</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>RENATO CARUSO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11612/projeto_de_lei_0023.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11612/projeto_de_lei_0023.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos incisos II e III do artigo 5º e o parágrafo 2º do artigo 6º da Lei 1882, de 15 de outubro de 1981.</t>
   </si>
   <si>
     <t>11613</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11613/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11613/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 91 da Lei 971, de 16 de dezembro de 1963.</t>
   </si>
   <si>
     <t>11614</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11614/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11614/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>Cancela débitos até Cr$ 1.200,00, para com a Fazenda Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>11615</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11615/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11615/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>Altera as áreas especiais e exclusivas para o estacionamento de motocicletas e bicicletas e dá outras providências.</t>
   </si>
   <si>
     <t>11616</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Carlos Santiago</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11616/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11616/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Fica instituído o Conselho Consultivo do Transporte Urbano Coletivo, Individual e de Escolares no âmbito do Município.</t>
   </si>
   <si>
     <t>11617</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11617/projeto_de_lei_0028.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11617/projeto_de_lei_0028.pdf</t>
   </si>
   <si>
     <t>Fica suprimido o inciso III do Artigo 3º da Lei 1560 de 13 de agosto de 1973 e altera a redação do artigo 4º da referida Lei.</t>
   </si>
   <si>
     <t>11618</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11618/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11618/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Fica proibida a construção de motéis, hotéis e hospedarias na Cidade Náutica.</t>
   </si>
   <si>
     <t>11619</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11619/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11619/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>Acrescente-se à Lei nº 1629, de 24 de fevereiro de 1975, artigo sob nºs 15 e 16, passando o Artigo 15 a 17.</t>
   </si>
   <si>
     <t>11620</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11620/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11620/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 296, da Lei nº 1745, de 29 de setembro de 1977.</t>
   </si>
   <si>
     <t>11621</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11621/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11621/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei nº 1729, de 29 de junho de 1977, que autoriza o Executivo a promover a urbanização das praias do Município, através de iniciativa particular.</t>
   </si>
   <si>
     <t>11622</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>GABRIEL TEIXEIRA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11622/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11622/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas as Leis nºs 1735 de 12 de agosto de 1977, e 1816, de 27 de setembro de 1979, e dá outras providências.</t>
   </si>
   <si>
     <t>11623</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11623/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11623/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Autoriza a celebração de Convênio com a Companhia de Construções Escolares do Estado de São Paulo - CONESP.</t>
   </si>
   <si>
     <t>11624</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11624/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11624/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>Fica proibida, no Município, a instalação de padarias num raio menor que 200 (duzentos) metros das já existentes.</t>
   </si>
   <si>
     <t>11625</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11625/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11625/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Fica instituído, no Município, o "Dia de Benedicto Calixto", a ser comemorado, anualmente, a 14 de outubro.</t>
   </si>
   <si>
     <t>11626</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11626/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11626/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Geral do Município de São Vicente para o exercício de 1984.</t>
   </si>
   <si>
     <t>11627</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11627/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11627/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Aprova o Orçamento Plurianual de Investimentos para o triênio de 1984/1986.</t>
   </si>
   <si>
     <t>11628</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11628/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11628/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a ceder servidores da Administração, até o número de 10 (dez), para a prestação de serviços ao SPU - Serviço do Patrimônio da União, visando a regularização da ocupação de terrenos da União, na área do Município, que vem sendo exercida por pessoas notoriamente pobres.</t>
   </si>
   <si>
     <t>11629</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11629/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11629/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo a assinar Convênio com o Departamento Nacional de Obras de Saneamento e dá outras providências.</t>
   </si>
   <si>
     <t>11630</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11630/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11630/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar no valor de Cr$ 900.000.000,00.</t>
   </si>
   <si>
     <t>11631</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Geraldo Volpe</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11631/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11631/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>Fica instituído, no Município, o Dia dos Trabalhadores no Comércio Hoteleiro e Similares, a ser comemorado anualmente, no dia 10 de setembro.</t>
   </si>
   <si>
     <t>11632</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11632/projeto_de_lei_0047.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11632/projeto_de_lei_0047.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a criar frentes de trabalho com o objetivo de minimizar os efeitos do desemprego no Município.</t>
   </si>
   <si>
     <t>11633</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11633/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11633/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>Autoriza celebração de Convênio com o INCRA.</t>
   </si>
   <si>
     <t>11634</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11634/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11634/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>Fica o Executivo autorizado a celebrar Convênio com o Governo de São Paulo, através da Secretaria de Estado da Saúde, para o planejamento e desenvolvimento conjunto de programações básicas de Saúde e Saneamento.</t>
   </si>
   <si>
     <t>11635</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11635/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11635/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebração de Convênio com a CONESP - Companhia de Construções Escolares do Estado de São Paulo.</t>
   </si>
   <si>
     <t>11636</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11636/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11636/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>Revaloriza os níveis e padrões de vencimento do funcionalismo.</t>
   </si>
   <si>
     <t>11637</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11637/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11637/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Ficam isentos do pagamento de passagens no transporte coletivo municipal por auto-ônibus, os usuários com idade a partir de 60 (sessenta) anos.</t>
   </si>
   <si>
     <t>11638</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11638/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11638/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar, no valor de Cr$ 297.080.000,00.</t>
   </si>
   <si>
     <t>11639</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11639/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11639/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>As concessões outorgadas para o exercício do comércio, nas dependências do Mercado Municipal, obedecem às disposições contidas no Decreto 846, de 25 de fevereiro de 1961 e que não forem alteradas por esta lei.</t>
   </si>
   <si>
     <t>11640</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11640/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11640/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Quadro de Pessoal da Câmara Municipal de São Vicente.</t>
   </si>
   <si>
     <t>11641</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11641/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11641/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Fica suprimida do artigo 11 da Lei 1825, de 04 de dezembro de 1979, a expressão "ou indiretamente".</t>
   </si>
   <si>
     <t>11642</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11642/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11642/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>O recuo frontal das edificações da Rua Santa Cruz será o determinado para a Zona que ela atravessa, ficando essa via pública excluída do artigo 1º da Lei 1632, de 14 de março de 1975.</t>
   </si>
   <si>
     <t>11643</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11643/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11643/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>Suspende a incidência de multa, correção monetária e juros de mora nos débitos vencidos do Imposto Sobre Serviços de Qualquer Natureza, e dá outras providências.</t>
   </si>
   <si>
     <t>11644</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11644/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11644/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Os valores dos padrões e níveis de vencimento dos funcionários públicos municipais, bem como as funções gratificadas criadas por lei, ficam reajustados nos percentuais, condições e datas especificadas.</t>
   </si>
   <si>
     <t>11645</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11645/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11645/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>11646</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11646/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11646/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>11647</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11647/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11647/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>11648</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11648/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11648/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Altera legislação referente à Contribuição de Melhorias.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1131,68 +1131,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11590/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11591/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11592/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11593/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11594/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11595/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11596/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11597/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11598/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11599/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11600/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11601/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11602/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11603/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11604/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11605/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11606/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11607/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11608/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11609/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11610/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11611/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11612/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11613/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11614/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11615/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11616/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11617/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11618/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11619/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11620/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11621/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11622/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11623/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11624/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11625/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11626/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11627/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11628/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11629/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11630/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11631/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11632/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11633/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11634/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11635/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11636/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11637/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11638/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11639/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11640/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11641/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11642/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11643/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11644/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11645/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11646/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11647/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11648/projeto_de_lei_0063.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11590/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11591/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11592/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11593/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11594/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11595/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11596/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11597/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11598/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11599/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11600/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11601/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11602/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11603/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11604/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11605/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11606/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11607/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11608/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11609/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11610/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11611/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11612/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11613/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11614/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11615/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11616/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11617/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11618/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11619/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11620/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11621/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11622/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11623/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11624/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11625/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11626/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11627/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11628/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11629/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11630/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11631/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11632/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11633/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11634/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11635/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11636/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11637/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11638/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11639/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11640/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11641/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11642/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11643/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11644/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11645/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11646/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11647/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1983/11648/projeto_de_lei_0063.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="6" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="30.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="97" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="96.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>