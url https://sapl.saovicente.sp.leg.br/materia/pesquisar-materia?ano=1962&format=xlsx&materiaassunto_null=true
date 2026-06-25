--- v0 (2025-10-22)
+++ v1 (2026-06-25)
@@ -54,2061 +54,2061 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9687</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Orlando Intrieri</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9687/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9687/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a conceder e pagar, auxílios e subvenções, dentro das verbas próprias dotadas no Orçamento do corrente exercício.</t>
   </si>
   <si>
     <t>9688</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9688/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9688/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura Municipal de São Vicente autorizada a transferir à Sociedade Civil Parque São Vicente e à Bei, Cimieri S/A., mediante permuta, área de terra, remanescente de maior porção, que lhe fora doada em 1938.</t>
   </si>
   <si>
     <t>9689</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9689/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9689/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito autorizado a desapropriar, amigável ou judicialmente, pelo preço de Cr$ 521.810,54 (quinhentos e vinte e um mil, oitocentos e dez cruzeiros e cinquenta e quatro centavos), conforme laudo de avaliação, terreno do lote 7 da Quadra 3, do "Parque São Vicente", neste município.</t>
   </si>
   <si>
     <t>9690</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>ENIL FONSECA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9690/projeto_de_lei_0004.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9690/projeto_de_lei_0004.pdf</t>
   </si>
   <si>
     <t>Ficam obrigadas todas as linhas de ônibus que operam dentro do Município, a manter ônibus noturnos depois das 24 horas.</t>
   </si>
   <si>
     <t>9691</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9691/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9691/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Fica revogada, em todos os seus termos, a Lei nº 733, de 9 de fevereiro de 1961.</t>
   </si>
   <si>
     <t>9692</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9692/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9692/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Ficam, a partir de 1º de janeiro de 1962, aumentados de 40% (quarenta por cento) todos os padrões de vencimentos do Quadro de Funcionários Municipais.</t>
   </si>
   <si>
     <t>9693</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ALBERTO LOPES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9693/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9693/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>É concedido ao Atlântico Clube Vicentino, um auxílio de Cr$ 20.000,00, destinado à execução de melhoramentos em sua sede social e ao pagamento da taxa de pavimentação devida por essa entidade.</t>
   </si>
   <si>
     <t>9694</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ANGELINA PRETTI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9694/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9694/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>É permitido o estacionamento de vendedores ambulantes de pescado nas vias, praças e logradouros públicos, a critério do Prefeito Municipal.</t>
   </si>
   <si>
     <t>9695</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>OSWALDO MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9695/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9695/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>Ninguém poderá estar nas vias públicas, praças, jardins e logradouros públicos, senão decentemente vestidos.</t>
   </si>
   <si>
     <t>9696</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>OSWALDO TOSCHI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9696/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9696/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Fica restabelecida a antiga redação da Lei nº 53, de 18 de novembro de 1948, com as alterações feitas pelas Leis nºs 85, de 28 de abril de 1949 e 104, de 2 de setembro de 1949 e revogadas as Leis nºs 699, de 12 de fevereiro de 1960; 749, de 14 de junho de 1961 e 755, de 14 de junho de 1961, que alteraram a incidência e forma de taxação da Taxa Municipal de Turismo.</t>
   </si>
   <si>
     <t>9700</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9700/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9700/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>Fica denominada Infante D. Henrique a praça mecanizada nº 349 do "Parque Bitaru", desta cidade.</t>
   </si>
   <si>
     <t>9701</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9701/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9701/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>As remunerações fixas dos Diretores dos Poderes Legislativo e Executivo serão equiparados ao mesmo Padrão de vencimentos.</t>
   </si>
   <si>
     <t>9702</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9702/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9702/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito Municipal autorizado a proceder ao serviço de iluminação pública das praias de São Vicente, nas Avenidas Antônio Rodrigues e Pedro de Toledo.</t>
   </si>
   <si>
     <t>9703</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>WALTER ANTÔNIO MELARATO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9703/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9703/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>Ficam revogados os artigos 5º e 6º e seus parágrafos da Lei nº 48, de 10 de novembro de 1948, que trata da parte variável do Imposto de Indústrias e Profissões.</t>
   </si>
   <si>
     <t>9704</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9704/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9704/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a desapropriar, amigável ou judicialmente, pelo preço da avaliação, a área de terreno declarada de utilidade pública pelo Decreto nº 862, de 28 de junho de 1961.</t>
   </si>
   <si>
     <t>9705</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9705/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9705/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a adquirir veículos para serviços municipais.</t>
   </si>
   <si>
     <t>9706</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9706/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9706/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>Fica concedido, neste exercício, ao "Bloco Carnavalesco Baianas sem Tabuleiro" o auxílio de Cr$ 50.000,00 (cinquenta mil cruzeiros).</t>
   </si>
   <si>
     <t>9707</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9707/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9707/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a desapropriar, amigável ou judicialmente, pelo preço da avaliação a área de terreno declarada de utilidade pública pelo Decreto nº 858, de 9 de junho de 1961.</t>
   </si>
   <si>
     <t>9708</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9708/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9708/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a desapropriar, amigável ou judicialmente, pelo preço da avaliação que é de Cr$ 22.800,00 (vinte e dois mil e oitocentos cruzeiros), para prolongamento da Rua Normal, na "Vila São José", já declarada de utilidade pública pelo Decreto 898/62.</t>
   </si>
   <si>
     <t>9709</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>MIGUEL PASQUARELLI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9709/projeto_de_lei_0023.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9709/projeto_de_lei_0023.pdf</t>
   </si>
   <si>
     <t>É considerada perpétua, a campa onde repousam os restos mortais de José da Silva Xavier.</t>
   </si>
   <si>
     <t>9710</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9710/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9710/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Correrão por conta do Município, as despesas referentes aos funerais do ex-jornalista, radialista e suplente de Vereador, José da Silva Xavier.</t>
   </si>
   <si>
     <t>9711</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>RUBENS PAES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9711/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9711/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a uma das ruas do Município a denominação de "José da Silva Xavier".</t>
   </si>
   <si>
     <t>9712</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9712/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9712/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a uma das vias públicas do Município, a denominação de "Manoel de Abreu".</t>
   </si>
   <si>
     <t>9713</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9713/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9713/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a denominação de Antônio de Moura Andrade, a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9714</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9714/projeto_de_lei_0028.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9714/projeto_de_lei_0028.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a uma das vias públicas do Município, a denominação de "Cândido Portinari".</t>
   </si>
   <si>
     <t>9715</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9715/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9715/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a uma das vias ou logradouros públicos do Município, a denominação de "Dr. José Rangel de Almeida".</t>
   </si>
   <si>
     <t>9716</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9716/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9716/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>Fica proibido o uso de boias pneumáticas, por banhistas, nas praias de São Vicente.</t>
   </si>
   <si>
     <t>9717</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>ANTÔNIO CONCEIÇÃO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9717/projeto_de_lei_0031.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9717/projeto_de_lei_0031.pdf</t>
   </si>
   <si>
     <t>Fica isento de impostos e taxas municipais, inclusive o imposto de transmissão de imóveis "inter-vivos", o prédio de propriedade ou a ser adquirido por funcionário ou operário municipal que conte mais de 5 (cinco) anos de efetivo exercício e que não possua outros bens imóveis em seu nome ou do cônjuge.</t>
   </si>
   <si>
     <t>9718</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9718/projeto_de_lei_0032.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9718/projeto_de_lei_0032.pdf</t>
   </si>
   <si>
     <t>Fica acrescentado à letra "D" do artigo 1º da Lei nº 422, de 17 de novembro de 1956. e artigos especificados.</t>
   </si>
   <si>
     <t>9719</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9719/projeto_de_lei_0033.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9719/projeto_de_lei_0033.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a contrair com a Caixa Econômica Federal, um empréstimo de 10 milhões de cruzeiros, destinado à construção de dependências próprias à instalação da Câmara Municipal.</t>
   </si>
   <si>
     <t>9720</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9720/projeto_de_lei_0034.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9720/projeto_de_lei_0034.pdf</t>
   </si>
   <si>
     <t>Os imóveis em logradouros públicos, cujo serviço de pavimentação for custeado pelos respectivos proprietários, nos termos da Lei nº 804, de 16 de janeiro de 1962, não sofrerão aumento de impostos municipais de qualquer natureza, durante 5 anos, contados do ano seguinte àquele em que se der a conclusão do referido serviço.</t>
   </si>
   <si>
     <t>9721</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9721/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9721/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a conceder o auxílio de Cr$ 200.000,00 (duzentos mil cruzeiros) à Faculdade de Filosofia, Ciências e Letras de Santos.</t>
   </si>
   <si>
     <t>9722</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9722/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9722/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Fica concedido à Associação dos ex-Combatentes de 1932, um auxílio de Cr$ 40.000,00 (quarenta mil cruzeiros), à construção do Mausoléu a ser erigido no Cemitério local, em memória daqueles que tombaram na Revolução Constitucionalista de 1932.</t>
   </si>
   <si>
     <t>9723</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9723/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9723/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Em homenagem à comemoração da passagem do 30º aniversário da Revolução Constitucionalista de 1932, serão concedidas medalhas aos participantes ativos da Baixada Santista desse movimento.</t>
   </si>
   <si>
     <t>9724</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9724/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9724/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Fica o Sr. Prefeito Municipal autorizado a dar a denominação de D. Lúcia Hehl Caiaffa a uma das vias públicas do Município de São Vicente.</t>
   </si>
   <si>
     <t>9725</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9725/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9725/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>É concedido, no corrente exercício, um auxílio especial de Cr$ 500.000,00 (quinhentos mil cruzeiros), ao Lar Vicentino.</t>
   </si>
   <si>
     <t>9726</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9726/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9726/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Passa a ter a seguinte redação, o § único do artigo 1º da Lei nº 607, de 4 de maio de 1959: "A Mãe Vicentina do Ano", será conferido um prêmio em dinheiro, de 20 mil cruzeiros".</t>
   </si>
   <si>
     <t>9727</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9727/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9727/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>Somente será permitido o trânsito de veículos nas praias de São Vicente, nos locais onde não hajam outras vias públicas destinadas a esse fim.</t>
   </si>
   <si>
     <t>9728</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MARIA LUÍSA INFANTINI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9728/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9728/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Fica revogado o parágrafo 4º do artigo 1º da Lei nº 687, de 25 de agosto de 1960.</t>
   </si>
   <si>
     <t>9729</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9729/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9729/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Para cálculo da pensão atribuída à viúvas dos funcionários municipais pela Lei 784, tomar-se-á por base os vencimentos ou proventos do funcionário, aposentado ou não, na data do falecimento, incluindo-se em qualquer caso, todos os adicionais e demais vantagens pecuniárias.</t>
   </si>
   <si>
     <t>9730</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9730/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9730/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 2º da Lei nº 100, de 20 de julho de 1949.</t>
   </si>
   <si>
     <t>9731</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9731/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9731/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1º do artigo 1º da Lei nº 449, de 28 de março de 1957.</t>
   </si>
   <si>
     <t>9732</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9732/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9732/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a denominação de "Santa Ana" a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9733</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9733/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9733/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>A partir do corrente exercício, o imposto de indústrias e profissões sobre as feiras-livres, constante da tabela a que se refere o artigo 13 da Lei nº 795, de 31/12/61, será cobrado como especifica.</t>
   </si>
   <si>
     <t>9734</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9734/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9734/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 7.900.000,00 (sete milhões e novecentos mil cruzeiros), para regularização de despesas anteriores ao exercício presente de 1962.</t>
   </si>
   <si>
     <t>9735</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9735/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9735/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>Fica criada, na Diretoria da Receita, a Secção de Avaliações e Inter-Vivos, à qual competirá a cobrança e a fiscalização do Imposto de Transmissão de Propriedade Imóvel Inter-Vivos e a elaboração do mapa de valores imobiliários do Município.</t>
   </si>
   <si>
     <t>9736</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9736/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9736/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>É vedado, aos feirantes, transformarem a atividade ou o ramo de comércio para os quais houverem obtido licença, nas feiras-livres locais.</t>
   </si>
   <si>
     <t>9737</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9737/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9737/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Fica prorrogado, até 31 de maio do corrente ano, o prazo para recolhimento, por antecipação, do imposto sobre Transmissão de Propriedade Imóvel "Inter-Vivos", previsto na Lei nº 800, de 11 de novembro de 1961.</t>
   </si>
   <si>
     <t>9738</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9738/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9738/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a doar ao Governo do Estado de São Paulo, o prédio do Patrimônio Municipal, localizado na Avenida Antônio Emerich 504.</t>
   </si>
   <si>
     <t>9739</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9739/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9739/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a receber, mediante dação em pagamento de impostos devidos, na importância de Cr$ 145.552,00 (cento e quarenta e cinco mil, quinhentos e cinquenta e dois cruzeiros), por Barreira &amp; Diogo Ltda., a área de terreno especificada.</t>
   </si>
   <si>
     <t>9740</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9740/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9740/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>Fica considerado o ano de 1963, o "Ano da Alfabetização de Adultos", em São Vicente.</t>
   </si>
   <si>
     <t>9741</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9741/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9741/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Nas Leis nºs. 350 e 466, de 15 de abril de 1955 e 15 de junho de 1957, respectivamente, onde se lê Cr$ 300,00, leia-se Cr$ 2.000,00.</t>
   </si>
   <si>
     <t>9742</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9742/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9742/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>Passa a denominar-se "Vila Braz Cubas", a atual Vila "Misericórdia", loteamento da Santa Casa de Misericórdia de Santos, em São Vicente.</t>
   </si>
   <si>
     <t>9743</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9743/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9743/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>Poderão funcionar, da 5 às 8 horas e das 18 às 24 horas, inclusive aos domingos e feriados, as secções de frutas, anexas a qualquer um dos ramos de comércio a que se refere a tabela anexa à Lei nº 450, de 13 de abril de 1957, mediante o pagamento da licença especial de Cr$ 5.000,00 (cinco mil cruzeiros) anuais.</t>
   </si>
   <si>
     <t>9744</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9744/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9744/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a denominação de "Gaspar Vianna", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9745</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9745/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9745/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a declarar de utilidade pública, para serem oportunamente desapropriados, os terrenos necessários ao prolongamento da Rua Martins Fontes.</t>
   </si>
   <si>
     <t>9746</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9746/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9746/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>Acrescente-se um parágrafo ao artigo 1º da Lei nº 831, de 10-05-62.</t>
   </si>
   <si>
     <t>9747</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9747/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9747/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a uma das vias públicas do Município, a denominação de "Ataliba Leonel".</t>
   </si>
   <si>
     <t>9748</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9748/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9748/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Ao funcionário público municipal, anualmente, será concedido abono de Natal e dá outras providências.</t>
   </si>
   <si>
     <t>9749</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9749/projeto_de_lei_0064.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9749/projeto_de_lei_0064.pdf</t>
   </si>
   <si>
     <t>Os padrões de vencimentos do funcionalismo municipal serão automaticamente reajustados anualmente, na mesma proporção das mutações do custo de vida.</t>
   </si>
   <si>
     <t>9750</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9750/projeto_de_lei_0065.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9750/projeto_de_lei_0065.pdf</t>
   </si>
   <si>
     <t>Acrescente-se uma letra ao item I do artigo 555, da Lei nº 406, de 1º de setembro de 1956.</t>
   </si>
   <si>
     <t>9751</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9751/projeto_de_lei_0066.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9751/projeto_de_lei_0066.pdf</t>
   </si>
   <si>
     <t>Fica criada, no Município, a "Taxa de Transporte de Doentes".</t>
   </si>
   <si>
     <t>9752</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9752/projeto_de_lei_0067.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9752/projeto_de_lei_0067.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito no valor de Cr$ 50.000.000,00 (cinquenta milhões de cruzeiros).</t>
   </si>
   <si>
     <t>9753</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9753/projeto_de_lei_0068.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9753/projeto_de_lei_0068.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a ceder, por doação, à Sociedade de Melhoramentos da Vila Jóquei e Adjacências, a área de terreno situada na confluência das Ruas Álvaro do Bugre e Capitão Gregório de Freitas, na Vila Jóquei, destinada à construção de sua sede própria.</t>
   </si>
   <si>
     <t>9754</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9754/projeto_de_lei_0069.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9754/projeto_de_lei_0069.pdf</t>
   </si>
   <si>
     <t>Fica concedido no corrente exercício, um auxílio de Cr$ 30.000,00 (trinta mil cruzeiros) à Creche anexa à Igreja Nossa Senhora das Graças.</t>
   </si>
   <si>
     <t>9755</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9755/projeto_de_lei_0070.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9755/projeto_de_lei_0070.pdf</t>
   </si>
   <si>
     <t>No item 2 do artigo2º da Lei nº 805, de 24 de janeiro de 1962, onde se lê "80%", leia-se "51%".</t>
   </si>
   <si>
     <t>9756</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>FRANCISCO VAZ</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9756/projeto_de_lei_0071.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9756/projeto_de_lei_0071.pdf</t>
   </si>
   <si>
     <t>São extensivos aos funcionários aposentados, as vantagens constantes dos artigos 171 e 172 da Lei nº 649, de 4-12-59.</t>
   </si>
   <si>
     <t>9757</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9757/projeto_de_lei_0072.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9757/projeto_de_lei_0072.pdf</t>
   </si>
   <si>
     <t>Fica declarada perpétua a Campa nº 674-L, da Quadra 20, do Cemitério local, onde se acham inumados os restos mortais do Sr. Bernardo Fernandes da Silva, Subprefeito do Distrito de Solemar.</t>
   </si>
   <si>
     <t>9758</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9758/projeto_de_lei_0073.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9758/projeto_de_lei_0073.pdf</t>
   </si>
   <si>
     <t>O imposto de Indústrias e Profissões é devido por todas as pessoas naturais ou jurídicas que, no Município de São Vicente, explorem qualquer modalidade de indústria ou comércio, ou exerçam qualquer profissão, ofício, arte ou função.</t>
   </si>
   <si>
     <t>9760</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9760/projeto_de_lei_0074.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9760/projeto_de_lei_0074.pdf</t>
   </si>
   <si>
     <t>As disposições das Leis nºs 512, de 19 de dezembro de 1957, e 671, de 8 de janeiro de 1960, se aplicam às casas de madeira a que aludem os artigos 165 e 166 e respectivos itens, da Lei nº 406, de 1º de setembro de 1956.</t>
   </si>
   <si>
     <t>9766</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9766/projeto_de_lei_0075.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9766/projeto_de_lei_0075.pdf</t>
   </si>
   <si>
     <t>É concedido, no corrente exercício, um auxílio especial de Cr$ 50.000,00, à União Nacional de Defesa dos Tuberculosos, de Campos do Jordão.</t>
   </si>
   <si>
     <t>9769</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9769/projeto_de_lei_0076.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9769/projeto_de_lei_0076.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito Municipal autorizado a receber do Governo do Estado de São Paulo, através da Diretoria de Obras Públicas da Secretaria da Viação e Obras Públicas, um auxílio financeiro no valor de Cr$ 1.455.616,80 (um milhão, quatrocentos e cinquenta e cinco mil, seiscentos e dezesseis cruzeiros e oitenta centavos), para ser aplicado na pavimentação das rampas de acesso da passagem sobre os trilhos da Estrada de Ferro Sorocabana, na Avenida Antônio Emerich, desta cidade, podendo celebrar o respectivo contrato relacionado com o auxílio de que trata a presente lei.</t>
   </si>
   <si>
     <t>9771</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9771/projeto_de_lei_0077.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9771/projeto_de_lei_0077.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito Municipal autorizado a receber do Governo do Estado de São Paulo, através da Diretoria de Obras Públicas da Secretaria da Viação e Obras Pública, um auxílio financeiro no valor de Cr$ 3.000.000,00 (três milhões de cruzeiros) para ser aplicado na conclusão das obras da passagem sobre os trilhos da Estrada de Ferro Sorocabana, na Avenida Antônio Emerich, desta cidade, podendo celebrar o respectivo contrato relacionado com o auxílio de que trata a presente lei.</t>
   </si>
   <si>
     <t>9773</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9773/projeto_de_lei_0078.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9773/projeto_de_lei_0078.pdf</t>
   </si>
   <si>
     <t>No artigo 7º da Lei nº 450, de 27/3/47, onde se lê: "...isolados, por grade pantográfica ou persianas de encolher", leia-se "isolados por persianas de ferro, de encolher".</t>
   </si>
   <si>
     <t>9774</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9774/projeto_de_lei_0079.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9774/projeto_de_lei_0079.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a permitir a instalação de barracas, tabuleiros e congêneres, bem como o tráfego e estacionamento de caminhões, carroças e carrocinhas, destinados à venda de verduras, legumes e frutas nacionais, em qualquer ponto do Município.</t>
   </si>
   <si>
     <t>9776</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9776/projeto_de_lei_0080.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9776/projeto_de_lei_0080.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei nº 729, de 24 de janeiro de 1961.</t>
   </si>
   <si>
     <t>9777</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9777/projeto_de_lei_0081.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9777/projeto_de_lei_0081.pdf</t>
   </si>
   <si>
     <t>Altera a redação da Lei nº 744, de 19 de Maio de 1961.</t>
   </si>
   <si>
     <t>9779</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9779/projeto_de_lei_0082.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9779/projeto_de_lei_0082.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 5º da Lei nº 838, de 15 de junho de 1962.</t>
   </si>
   <si>
     <t>9781</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9781/projeto_de_lei_0083.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9781/projeto_de_lei_0083.pdf</t>
   </si>
   <si>
     <t>Reclassifica os padrões dos cargos do Quadro do Pessoal Fixo, isolados ou de carreira, cujo provimento está condicionado à apresentação de diploma de grau universitário, de duração de quatro ou mais anos superiores.</t>
   </si>
   <si>
     <t>9782</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9782/projeto_de_lei_0084.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9782/projeto_de_lei_0084.pdf</t>
   </si>
   <si>
     <t>Fica estabelecido, a partir da promulgação desta lei e respeitada a Consolidação das Leis do Trabalho (C.L.T), horário externo para Abertura e Fechamento dos estabelecimentos bancários, localizados neste Município.</t>
   </si>
   <si>
     <t>9783</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9783/projeto_de_lei_0085.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9783/projeto_de_lei_0085.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a denominação de "Gabriel Passos - Pioneiro da Eletrobrás" a um dos logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9784</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9784/projeto_de_lei_0086.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9784/projeto_de_lei_0086.pdf</t>
   </si>
   <si>
     <t>Cria o Serviço de Assistência Social aos Escolares do Município.</t>
   </si>
   <si>
     <t>9785</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9785/projeto_de_lei_0087.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9785/projeto_de_lei_0087.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber, em doação, de José Pereira Soares, sem ônus para o Município, a faixa de terra situada entre as quadras "T", "U", "V" e "X", do loteamento denominado "Intermares" e o "Mar Pequeno".</t>
   </si>
   <si>
     <t>9786</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9786/projeto_de_lei_0088.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9786/projeto_de_lei_0088.pdf</t>
   </si>
   <si>
     <t>Ficam considerados de utilidade pública, para posterior desapropriação amigável ou judicial, os terrenos, construídos ou não, situados entre a Avenida Newton Prado e o Mar Pequeno, localizados entre a Ponte Pênsil e a Praça 23 de Maio.</t>
   </si>
   <si>
     <t>9787</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9787/projeto_de_lei_0089.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9787/projeto_de_lei_0089.pdf</t>
   </si>
   <si>
     <t>Os funcionários e operários municipais, extranumerários, diaristas ou mensalistas, que contraírem cegueira, lepra, tuberculose ou paralisia que impossibilite o trabalho, receberão salário integral durante o período de invalidez.</t>
   </si>
   <si>
     <t>9788</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9788/projeto_de_lei_0090.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9788/projeto_de_lei_0090.pdf</t>
   </si>
   <si>
     <t>Altera a redação do item XV, do artigo 4º, da Lei 652, de 17.12.59.</t>
   </si>
   <si>
     <t>9789</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9789/projeto_de_lei_0091.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9789/projeto_de_lei_0091.pdf</t>
   </si>
   <si>
     <t>Os benefícios da Lei nº 354, de 27 de maio de 1955, são extensivos às viúvas dos ex-combatentes, enquanto durar a viuvez.</t>
   </si>
   <si>
     <t>9790</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9790/projeto_de_lei_0092.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9790/projeto_de_lei_0092.pdf</t>
   </si>
   <si>
     <t>O cargo de Aferidor de Veículos, padrão "I", criado pela Lei nº 255, de 6 de setembro de 1952, passa por força desta lei, a ser denominado Encarregado da Garagem, padrão "L", continuando de caráter isolado e de provimento efetivo.</t>
   </si>
   <si>
     <t>9791</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9791/projeto_de_lei_0093.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9791/projeto_de_lei_0093.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura Municipal de São Vicente autorizada a alienar, ao Instituto de Previdência do Estado de São Paulo, por doação, o imóvel abaixo descrito, situado nesta cidade, para, nos termos do Decreto nº 12762, de 18 de junho de 1942, modificado pelo Decreto nº 27167, de 4 de janeiro de 1957, nele se construir um prédio para funcionamento do Grupo Escolar do Parque São Vicente.</t>
   </si>
   <si>
     <t>9792</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9792/projeto_de_lei_0094.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9792/projeto_de_lei_0094.pdf</t>
   </si>
   <si>
     <t>Na Lei nº 823, onde se lê: "5% para aquisição de materiais", leia-se "5% para aquisição de materiais e despesas diversas de administração".</t>
   </si>
   <si>
     <t>9793</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9793/projeto_de_lei_0095.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9793/projeto_de_lei_0095.pdf</t>
   </si>
   <si>
     <t>Os estabelecimentos de ensino médio e primário do Município comemorarão, obrigatoriamente, conjuntamente ou não com os do Estado, o feriado escolar do dia 23 de Maio, considerado como o "Dia do Soldado Constitucionalista".</t>
   </si>
   <si>
     <t>9794</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9794/projeto_de_lei_0096.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9794/projeto_de_lei_0096.pdf</t>
   </si>
   <si>
     <t>Sem prejuízo das características de zona residencial, no que tange a recuos, fica incluída na zona comercial a Rua Benedito Calixto, no trecho compreendido entre as Avenidas Antônio Rodrigues e Presidente Wilson.</t>
   </si>
   <si>
     <t>9795</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9795/projeto_de_lei_0097.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9795/projeto_de_lei_0097.pdf</t>
   </si>
   <si>
     <t>Os proventos da aposentadoria serão iguais aos vencimentos ou a remuneração da atividade quando o funcionário atingir a idade de 70 anos e tiver mais de 25 anos de serviço.</t>
   </si>
   <si>
     <t>9796</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9796/projeto_de_lei_0098.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9796/projeto_de_lei_0098.pdf</t>
   </si>
   <si>
     <t>É expressamente proibido o desembarque de gado, para matança, no Município de São Vicente.</t>
   </si>
   <si>
     <t>9797</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9797/projeto_de_lei_0099.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9797/projeto_de_lei_0099.pdf</t>
   </si>
   <si>
     <t>Fica considerada Zona Comercial Central a Rua Santa Cruz, no trecho compreendido entre a Avenida Capitão Mor Aguiar e a Rua Tiradentes.</t>
   </si>
   <si>
     <t>9798</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9798/projeto_de_lei_0100.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9798/projeto_de_lei_0100.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos artigos 1º e 2º (caput) da Lei nº 788, de 11 de dezembro de 1961.</t>
   </si>
   <si>
     <t>9799</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9799/projeto_de_lei_0101.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9799/projeto_de_lei_0101.pdf</t>
   </si>
   <si>
     <t>O Prefeito Municipal, no prazo de 120 (cento e vinte) dias, promoverá os necessários estudos para a reestruturação dos quadros do funcionalismo municipal, enviando a este Legislativo a respectiva Mensagem acompanhada de Projeto de Lei.</t>
   </si>
   <si>
     <t>9800</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9800/projeto_de_lei_0102.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9800/projeto_de_lei_0102.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a vender em lotes, um terreno pertencente ao Poder Municipal, situado na Rua Armando Salles de Oliveira, Vila Valença.</t>
   </si>
   <si>
     <t>9801</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9801/projeto_de_lei_0103.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9801/projeto_de_lei_0103.pdf</t>
   </si>
   <si>
     <t>Fica criado o Serviço de Estradas de Rodagem do Município de São Vicente (SERM-SV), diretamente subordinado à Diretoria de Obras, órgão a que se refere a alínea "a" do artigo 7º, da Lei nº 302, de 13 de julho de 1948 e dá outras providências.</t>
   </si>
   <si>
     <t>9802</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
     <t>RICARDO GONÇALVES ROCHA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9802/projeto_de_lei_0104.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9802/projeto_de_lei_0104.pdf</t>
   </si>
   <si>
     <t>Ficam isentas de impostos e taxas municipais, as sociedades de melhoramentos dos bairros, entidades de assistência social, educacional, hospitalar e religiosa e as associações recreativa e desportiva, legalmente constituída.</t>
   </si>
   <si>
     <t>9803</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9803/projeto_de_lei_0105.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9803/projeto_de_lei_0105.pdf</t>
   </si>
   <si>
     <t>Depois de 2 anos de vencida, a licença-prêmio não gozada nem mandada contar em dobro, para efeito de aposentadoria, poderá ser paga em dinheiro, no todo ou em parte, ao servidor público municipal, desde que este o requeira.</t>
   </si>
   <si>
     <t>9804</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9804/projeto_de_lei_0106.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9804/projeto_de_lei_0106.pdf</t>
   </si>
   <si>
     <t>Fica considerada Zona Residencial a Avenida Capitão Mor Aguiar, no trecho compreendido do final da Praça 23 de Maio até a Rua Marques de São Vicente.</t>
   </si>
   <si>
     <t>9805</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9805/projeto_de_lei_0107.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9805/projeto_de_lei_0107.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo 1º do artigo 18, do Decreto-Lei nº 195, de 3 de março de 1947.</t>
   </si>
   <si>
     <t>9806</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9806/projeto_de_lei_0108.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9806/projeto_de_lei_0108.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber do Governo do Estado de São Paulo, através da Diretoria de Obras Públicas da Secretaria da Viação e Obras Públicas, um auxílio financeiro no valor de Cr$ 800.000,00 (oitocentos mil cruzeiros), para ser aplicado na construção de uma ponte sobre o canal do Rio Cachetas (aberto pelo D.N.O.S.), na Avenida Augusto Severo, na Vila Jóquei Clube, nesta cidade, podendo celebrar o respectivo contrato relacionado com o auxílio de que trata a presente lei.</t>
   </si>
   <si>
     <t>9807</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9807/projeto_de_lei_0109.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9807/projeto_de_lei_0109.pdf</t>
   </si>
   <si>
     <t>É concedido ao Instituto Histórico e Geográfico de São Vicente, o auxílio único de Cr$ 100.000,00 (cem mil cruzeiros) destinado à ampliação de sua biblioteca e museu e à realização de vários cursos projetados de utilidade pública.</t>
   </si>
   <si>
     <t>9808</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9808/projeto_de_lei_0110.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9808/projeto_de_lei_0110.pdf</t>
   </si>
   <si>
     <t>Fica criada a taxa extra-ligação do serviço de água.</t>
   </si>
   <si>
     <t>9809</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9809/projeto_de_lei_0111.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9809/projeto_de_lei_0111.pdf</t>
   </si>
   <si>
     <t>Ficam obrigados todos os proprietários de cães a exibirem atestado anual de vacina contra a hidrofobia.</t>
   </si>
   <si>
     <t>9810</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9810/projeto_de_lei_0112.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9810/projeto_de_lei_0112.pdf</t>
   </si>
   <si>
     <t>A contar de 1º de janeiro do corrente ano, o padrão "N" da escala de vencimentos dos funcionários municipais será de C$ 52.000,00 (cinquenta e dois mil cruzeiros).</t>
   </si>
   <si>
     <t>9811</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9811/projeto_de_lei_0113.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9811/projeto_de_lei_0113.pdf</t>
   </si>
   <si>
     <t>Fica considerado Zona Comercial o trecho da Avenida Tupiniquins entre as Avenida Brasil e Joaquim Távora.</t>
   </si>
   <si>
     <t>9812</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9812/projeto_de_lei_0114.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9812/projeto_de_lei_0114.pdf</t>
   </si>
   <si>
     <t>Suprimam-se do artigo 568 da Lei nº 406, de 1º de setembro de 1956, as palavras "e de prédios de apartamento".</t>
   </si>
   <si>
     <t>9813</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9813/projeto_de_lei_0115.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9813/projeto_de_lei_0115.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei nº 823, de 7 de maio de 1962.</t>
   </si>
   <si>
     <t>9814</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>OSWALDO DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9814/projeto_de_lei_0116.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9814/projeto_de_lei_0116.pdf</t>
   </si>
   <si>
     <t>É considerada Zona Comercial, com características de zona residencial, quanto ao recuo, que é fixado em 5,00m (cinco metros), a Avenida Newton Prado.</t>
   </si>
   <si>
     <t>9815</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9815/projeto_de_lei_0117.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9815/projeto_de_lei_0117.pdf</t>
   </si>
   <si>
     <t>Fica revogada a letra "a" do artigo 1º, da Lei nº 801, de 11 de janeiro de 1962.</t>
   </si>
   <si>
     <t>9816</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9816/projeto_de_lei_0118.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9816/projeto_de_lei_0118.pdf</t>
   </si>
   <si>
     <t>Fica adotada a semana de 5 (cinco) dias de trabalho nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>9817</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9817/projeto_de_lei_0119.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9817/projeto_de_lei_0119.pdf</t>
   </si>
   <si>
     <t>Ficam isentas, uma única vez, do imposto de Transmissão Imobiliária "Inter-Vivos", as aquisições de imóveis para residência própria, feitas pelos participantes ativos da Revolução Constitucionalista de 1932 e pelos componentes da Força Expedicionária Brasileira.</t>
   </si>
   <si>
     <t>9818</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9818/projeto_de_lei_0120.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9818/projeto_de_lei_0120.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 424 da Lei nº 604, de 1º de setembro de 1956.</t>
   </si>
   <si>
     <t>9819</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9819/projeto_de_lei_0121.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9819/projeto_de_lei_0121.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito Municipal autorizado a receber do Governo do Estado de São Paulo, através da Diretoria de Obras Públicas da Secretaria da Viação e Obras Públicas, um auxílio financeiro no valor de Cr$ 200.000,00 (duzentos mil cruzeiros), para ser aplicado na construção de um Parque Infantil a localizar-se na Praça Infante D. Henrique, no "Parque Bitaru".</t>
   </si>
   <si>
     <t>9820</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9820/projeto_de_lei_0122.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9820/projeto_de_lei_0122.pdf</t>
   </si>
   <si>
     <t>Fica elevada para Cr$ 1.020,00 (mil e vinte cruzeiros) a Taxa constante do artigo 1º da Lei nº 483, de 3 de setembro de 1957.</t>
   </si>
   <si>
     <t>9821</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9821/projeto_de_lei_0123.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9821/projeto_de_lei_0123.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a erigir um busto do ex-Prefeito José Monteiro, na Avenida do mesmo nome, em consagração dos seus serviços ao Município.</t>
   </si>
   <si>
     <t>9822</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9822/projeto_de_lei_0124.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9822/projeto_de_lei_0124.pdf</t>
   </si>
   <si>
     <t>É concedido, no corrente exercício, um auxílio de Cr$ 75.000,00 (setenta e cinco mil cruzeiros), ao Coral Vicentino, destinado à organização e realização dos festejos comemorativos da passagem do 10º aniversário de sua fundação.</t>
   </si>
   <si>
     <t>9823</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9823/projeto_de_lei_0125.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9823/projeto_de_lei_0125.pdf</t>
   </si>
   <si>
     <t>É considerado de utilidade pública, o Coral Vicentino.</t>
   </si>
   <si>
     <t>9824</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9824/projeto_de_lei_0126.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9824/projeto_de_lei_0126.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a desapropriar, amigável ou judicialmente, a área de terra de 2.879.643,00m2, situada na bacia hidrográfica do sítio "Itu", neste Município, área essa necessária ao Serviço de Abastecimento de Água de São Vicente.</t>
   </si>
   <si>
     <t>9825</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9825/projeto_de_lei_0127.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9825/projeto_de_lei_0127.pdf</t>
   </si>
   <si>
     <t>Obedecerão critérios especificados, a apresentação e o recebimento das propostas às concorrências públicas em atendimento aos editais publicados ou afixados.</t>
   </si>
   <si>
     <t>9826</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9826/projeto_de_lei_0128.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9826/projeto_de_lei_0128.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas as Leis nºs 749, de 14-6-61, 755, de 12-7-61 e 699, de 12-11-60.</t>
   </si>
   <si>
     <t>9827</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9827/projeto_de_lei_0129.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9827/projeto_de_lei_0129.pdf</t>
   </si>
   <si>
     <t>Acrescente-se parágrafo, ao artigo 1º da Lei nº 724, de 16 de maio de 1961.</t>
   </si>
   <si>
     <t>9828</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9828/projeto_de_lei_0130.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9828/projeto_de_lei_0130.pdf</t>
   </si>
   <si>
     <t>Fica criada a Taxa de Custo de Rede Distribuidora de Água (T.C.R.D.), destinada a atender às despesas efetuadas com a execução dessa obra nas vias e logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9829</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9829/projeto_de_lei_0131.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9829/projeto_de_lei_0131.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial para ocorrer ao pagamento de vencimentos do pessoal técnico, contratado para o Banco de Sangue, anexo ao Hospital São José, desta cidade, no valor total de Cr$ 200.000,00 (duzentos mil cruzeiros).</t>
   </si>
   <si>
     <t>9830</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9830/projeto_de_lei_0132.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9830/projeto_de_lei_0132.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º da Lei nº 235, de 13 de maio de 1952.</t>
   </si>
   <si>
     <t>9831</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9831/projeto_de_lei_0133.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9831/projeto_de_lei_0133.pdf</t>
   </si>
   <si>
     <t>A Receita Geral do Município de São Vicente, para o exercício de 1963, é orçada em Cr$ 643.500.000,00 (seiscentos e quarenta e três milhões e quinhentos mil cruzeiros).</t>
   </si>
   <si>
     <t>9832</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9832/projeto_de_lei_0134.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9832/projeto_de_lei_0134.pdf</t>
   </si>
   <si>
     <t>A escala de padrões de vencimentos instituída pelo Decreto-Lei nº 199, de 15 de julho de 1947, passa a ser proporcional ao "Salário-mínimo" vigente para a região.</t>
   </si>
   <si>
     <t>9833</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9833/projeto_de_lei_0135.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9833/projeto_de_lei_0135.pdf</t>
   </si>
   <si>
     <t>A exigência contida no artigo 2º da Lei nº 406, de 1º de setembro de 1956, quanto à assinatura de profissional legalmente habilitado, nas peças gráficas e nos memoriais descritivos referentes à construção de prédios, será dispensada, quando a respectiva metragem quadrada for inferior a 60 metros.</t>
   </si>
   <si>
     <t>9834</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9834/projeto_de_lei_0136.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9834/projeto_de_lei_0136.pdf</t>
   </si>
   <si>
     <t>Nos prédios que tiverem recuo mínimo de 4 metros, quanto ao alinhamento, será permitida, junto às divisas laterais, a construção de abrigos abertos para automóveis.</t>
   </si>
   <si>
     <t>9835</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9835/projeto_de_lei_0137.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9835/projeto_de_lei_0137.pdf</t>
   </si>
   <si>
     <t>Autoriza o fornecimento de passes escolares aos Professores da Praia Grande e aos Substitutos.</t>
   </si>
   <si>
     <t>9836</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9836/projeto_de_lei_0138.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9836/projeto_de_lei_0138.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito a fornecer passes escolares aos estudantes residentes em Praia Grande.</t>
   </si>
   <si>
     <t>9837</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9837/projeto_de_lei_0139.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9837/projeto_de_lei_0139.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal a doar uma perna mecânica ao operário Brasilino José do Carmo.</t>
   </si>
   <si>
     <t>9838</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9838/projeto_de_lei_0140.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9838/projeto_de_lei_0140.pdf</t>
   </si>
   <si>
     <t>Ficam criados, no Quadro de Funcionários Municipais, de que trata o Decreto-Lei nº 199, de 15 de julho de 1947, cargos de carreira e provimento efetivo especificados.</t>
   </si>
   <si>
     <t>9839</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9839/projeto_de_lei_0141.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9839/projeto_de_lei_0141.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas as Leis nºs 449 e 559, de 28 de março de 1957 e 24 julho de 1958, respectivamente.</t>
   </si>
   <si>
     <t>9840</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9840/projeto_de_lei_0142.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9840/projeto_de_lei_0142.pdf</t>
   </si>
   <si>
     <t>Fica dispensada a assinatura do engenheiro-técnico responsável em todas as obras cujos proprietários solicitarem "conservação a título precário" e estejam devidamente concluídas.</t>
   </si>
   <si>
     <t>9841</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9841/projeto_de_lei_0143.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9841/projeto_de_lei_0143.pdf</t>
   </si>
   <si>
     <t>Fica assegurado ao cônjuge supérstite ou ao responsável pelos filhos do casal, a percepção do salário-família a que tinha direito o servidor falecido, nas mesmas bases e condições estabelecidas pela legislação vigente.</t>
   </si>
   <si>
     <t>9842</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9842/projeto_de_lei_0144.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9842/projeto_de_lei_0144.pdf</t>
   </si>
   <si>
     <t>Fica criado o Conselho Florestal Municipal, de acordo com o §-Único do artigo 103 do Código Florestal, aprovado pelo Decreto nº 23793, de 23/1/1934.</t>
   </si>
   <si>
     <t>9843</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9843/projeto_de_lei_0145.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9843/projeto_de_lei_0145.pdf</t>
   </si>
   <si>
     <t>Altera a redação do item II do artigo 1º da Lei nº 365, de 30 de novembro de 1955.</t>
   </si>
   <si>
     <t>9844</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9844/projeto_de_lei_0146.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9844/projeto_de_lei_0146.pdf</t>
   </si>
   <si>
     <t>Á família do servidor falecido, será concedido auxílio funeral, correspondente a um mês de salário, nunca inferior ao salário-mínimo vigente na ocasião.</t>
   </si>
   <si>
     <t>9845</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9845/projeto_de_lei_0147.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9845/projeto_de_lei_0147.pdf</t>
   </si>
   <si>
     <t>Para o comparecimento somente na feira de domingo, é necessário o pagamento anual e integral das obrigações fiscais do Município, com relação às feiras-livres.</t>
   </si>
   <si>
     <t>9846</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9846/projeto_de_lei_0148.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9846/projeto_de_lei_0148.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar a uma das vias públicas do Município a denominação de "Deputado Rubens Ferreira Martins".</t>
   </si>
   <si>
     <t>9847</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9847/projeto_de_lei_0149.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9847/projeto_de_lei_0149.pdf</t>
   </si>
   <si>
     <t>É considerado de utilidade pública a "Fraternidade Cristã Vicentina", entidade jurídica com sede neste Município.</t>
   </si>
   <si>
     <t>9848</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9848/projeto_de_lei_0150.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9848/projeto_de_lei_0150.pdf</t>
   </si>
   <si>
     <t>Fica revogado o Capítulo IV do Decreto-Lei nº 195, de 3 de março de 1947.</t>
   </si>
   <si>
     <t>9849</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9849/projeto_de_lei_0151.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9849/projeto_de_lei_0151.pdf</t>
   </si>
   <si>
     <t>É considerada de utilidade pública, a Associação Protetora de Menores, entidade jurídica com sede em Santos.</t>
   </si>
   <si>
     <t>9850</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>NICOLINO SIMONE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9850/projeto_de_lei_0152.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9850/projeto_de_lei_0152.pdf</t>
   </si>
   <si>
     <t>São isentos de impostos, taxas e emolumentos todos e quaisquer sistemas de publicidade, exclusivamente relacionados com as festividades de Natal, Ano Novo e Reis, afixados nas partes internas ou externas dos estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>9851</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9851/projeto_de_lei_0153.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9851/projeto_de_lei_0153.pdf</t>
   </si>
   <si>
     <t>A Prefeitura fornecerá assistência técnica integral gratuita e fiscalizará as obras enquadradas na Resolução nº 145 do Conselho Regional de Engenharia e Arquitetura.</t>
   </si>
   <si>
     <t>9852</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9852/projeto_de_lei_0154.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9852/projeto_de_lei_0154.pdf</t>
   </si>
   <si>
     <t>Fica o Órgão Executivo autorizado a dar a denominação de "Dr. Francisco Brochado da Rocha - Presidente de Conselho de Ministros", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9853</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9853/projeto_de_lei_0155.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9853/projeto_de_lei_0155.pdf</t>
   </si>
   <si>
     <t>Os funcionários extranumerários e operários municipais, de qualquer categoria, que completarem 1 (um) ano de serviços municipais, gozarão 30 (trinta) dias de férias remuneradas.</t>
   </si>
   <si>
     <t>9854</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9854/projeto_de_lei_0156.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9854/projeto_de_lei_0156.pdf</t>
   </si>
   <si>
     <t>Ao servidor municipal, será concedido, a contar do ano de 1963, Abono de Natal.</t>
   </si>
   <si>
     <t>9855</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9855/projeto_de_lei_0157.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9855/projeto_de_lei_0157.pdf</t>
   </si>
   <si>
     <t>Fica elevado, a partir de 1º de janeiro de 1963 para Cr$ 1.000,00 (mil cruzeiros) mensais o salário-família, criado pelo Decreto-Lei nº 164, de 31/12/1945, alterado pelas leis de nºs 288, de 22/7/53, e nº727, de 31/12/60.</t>
   </si>
   <si>
     <t>9856</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9856/projeto_de_lei_0158.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9856/projeto_de_lei_0158.pdf</t>
   </si>
   <si>
     <t>Os operários terão direito a férias, depois de cada período de 12 (doze) meses de trabalho e dá outras providências.</t>
   </si>
   <si>
     <t>9857</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9857/projeto_de_lei_0159.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9857/projeto_de_lei_0159.pdf</t>
   </si>
   <si>
     <t>É obrigatória a publicação, em órgão de imprensa, das Leis Municipais, sancionadas ou promulgadas.</t>
   </si>
   <si>
     <t>9858</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9858/projeto_de_lei_0160.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9858/projeto_de_lei_0160.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 3º da Lei nº 867, de 4 de outubro de 1962.</t>
   </si>
   <si>
     <t>9859</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9859/projeto_de_lei_0161.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9859/projeto_de_lei_0161.pdf</t>
   </si>
   <si>
     <t>É obrigatória a publicação, em órgão de imprensa, das portarias e ordens de serviço que tratem de admissão, promoção, contratação, transferência, readaptação, reintegração, readmissão, reversão, disponibilidade, aproveitamento, aposentadoria, remoção e reclassificação de servidores municipais, de qualquer categoria, bem como de quaisquer outros atos referentes ao pessoal que compõe o Quadro de Funcionários e Extranumerários da Prefeitura.</t>
   </si>
   <si>
     <t>9860</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9860/projeto_de_lei_0162.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9860/projeto_de_lei_0162.pdf</t>
   </si>
   <si>
     <t>É vedada, no Município, a admissão de servidores com menos de 18 e mais de 35 anos de idade.</t>
   </si>
   <si>
     <t>9861</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9861/projeto_de_lei_0163.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9861/projeto_de_lei_0163.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 2.050.821,40 (dois milhões e cinquenta mil, oitocentos e vinte e hum cruzeiros e quarenta centavos) para ocorrer pagamentos.</t>
   </si>
   <si>
     <t>9862</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9862/projeto_de_lei_0164.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9862/projeto_de_lei_0164.pdf</t>
   </si>
   <si>
     <t>Além das modificações feitas pelo artigo 28 da Lei nº 795, de 29 de dezembro de 1961, ficam também feitas as seguintes, na Tabela Especial VI, anexa à Lei nº 48, de 10 novembro de 1948.</t>
   </si>
   <si>
     <t>9863</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9863/projeto_de_lei_0165.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9863/projeto_de_lei_0165.pdf</t>
   </si>
   <si>
     <t>São considerados, como final de carreira de escriturário, os cargos de Chefe de Secção, exceto quando se tratar de cargo que deva ser obrigatoriamente preenchido por funcionário portador de diploma de conclusão de curso técnico ou secundário.</t>
   </si>
   <si>
     <t>9864</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9864/projeto_de_lei_0166.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9864/projeto_de_lei_0166.pdf</t>
   </si>
   <si>
     <t>É facultado ao compromissário comprador, bem como aos cessionários, ainda que esteja quitado ou vencido o compromisso, recolher, por antecipação, e pelo valor do imóvel à data do compromisso originário, o imposto sobre transmissão de propriedade imóvel "inter-vivos", devido pela transmissão, desde que faça no período de 1º de janeiro a 30 de abril do próximo ano de 1963.</t>
   </si>
   <si>
     <t>9865</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9865/projeto_de_lei_0167.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9865/projeto_de_lei_0167.pdf</t>
   </si>
   <si>
     <t>Aplicam-se aos salões de barbeiro, as disposições do parágrafo 2º do artigo 2º da Lei nº 450, de 13 de abril de 1957.</t>
   </si>
   <si>
     <t>9866</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9866/projeto_de_lei_0168.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9866/projeto_de_lei_0168.pdf</t>
   </si>
   <si>
     <t>Fica instituído, no Município o "Concurso de Blocos Carnavalescos", a ser realizado, anualmente, durante o Carnaval.</t>
   </si>
   <si>
     <t>9867</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9867/projeto_de_lei_0169.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9867/projeto_de_lei_0169.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a conceder e pagar, auxílios e subvenções especificados, dentro das verbas próprias dotadas no Orçamento do corrente exercício.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2415,67 +2415,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9687/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9688/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9689/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9690/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9691/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9692/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9693/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9694/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9695/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9696/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9700/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9701/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9702/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9703/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9704/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9705/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9706/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9707/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9708/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9709/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9710/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9711/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9712/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9713/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9714/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9715/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9716/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9717/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9718/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9719/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9720/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9721/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9722/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9723/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9724/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9725/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9726/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9727/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9728/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9729/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9730/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9731/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9732/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9733/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9734/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9735/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9736/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9737/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9738/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9739/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9740/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9741/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9742/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9743/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9744/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9745/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9746/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9747/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9748/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9749/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9750/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9751/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9752/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9753/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9754/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9755/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9756/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9757/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9758/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9760/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9766/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9769/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9771/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9773/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9774/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9776/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9777/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9779/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9781/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9782/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9783/projeto_de_lei_0085.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9784/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9785/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9786/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9787/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9788/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9789/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9790/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9791/projeto_de_lei_0093.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9792/projeto_de_lei_0094.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9793/projeto_de_lei_0095.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9794/projeto_de_lei_0096.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9795/projeto_de_lei_0097.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9796/projeto_de_lei_0098.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9797/projeto_de_lei_0099.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9798/projeto_de_lei_0100.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9799/projeto_de_lei_0101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9800/projeto_de_lei_0102.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9801/projeto_de_lei_0103.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9802/projeto_de_lei_0104.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9803/projeto_de_lei_0105.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9804/projeto_de_lei_0106.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9805/projeto_de_lei_0107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9806/projeto_de_lei_0108.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9807/projeto_de_lei_0109.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9808/projeto_de_lei_0110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9809/projeto_de_lei_0111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9810/projeto_de_lei_0112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9811/projeto_de_lei_0113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9812/projeto_de_lei_0114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9813/projeto_de_lei_0115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9814/projeto_de_lei_0116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9815/projeto_de_lei_0117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9816/projeto_de_lei_0118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9817/projeto_de_lei_0119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9818/projeto_de_lei_0120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9819/projeto_de_lei_0121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9820/projeto_de_lei_0122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9821/projeto_de_lei_0123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9822/projeto_de_lei_0124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9823/projeto_de_lei_0125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9824/projeto_de_lei_0126.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9825/projeto_de_lei_0127.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9826/projeto_de_lei_0128.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9827/projeto_de_lei_0129.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9828/projeto_de_lei_0130.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9829/projeto_de_lei_0131.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9830/projeto_de_lei_0132.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9831/projeto_de_lei_0133.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9832/projeto_de_lei_0134.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9833/projeto_de_lei_0135.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9834/projeto_de_lei_0136.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9835/projeto_de_lei_0137.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9836/projeto_de_lei_0138.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9837/projeto_de_lei_0139.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9838/projeto_de_lei_0140.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9839/projeto_de_lei_0141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9840/projeto_de_lei_0142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9841/projeto_de_lei_0143.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9842/projeto_de_lei_0144.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9843/projeto_de_lei_0145.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9844/projeto_de_lei_0146.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9845/projeto_de_lei_0147.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9846/projeto_de_lei_0148.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9847/projeto_de_lei_0149.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9848/projeto_de_lei_0150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9849/projeto_de_lei_0151.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9850/projeto_de_lei_0152.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9851/projeto_de_lei_0153.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9852/projeto_de_lei_0154.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9853/projeto_de_lei_0155.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9854/projeto_de_lei_0156.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9855/projeto_de_lei_0157.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9856/projeto_de_lei_0158.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9857/projeto_de_lei_0159.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9858/projeto_de_lei_0160.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9859/projeto_de_lei_0161.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9860/projeto_de_lei_0162.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9861/projeto_de_lei_0163.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9862/projeto_de_lei_0164.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9863/projeto_de_lei_0165.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9864/projeto_de_lei_0166.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9865/projeto_de_lei_0167.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9866/projeto_de_lei_0168.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9867/projeto_de_lei_0169.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9687/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9688/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9689/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9690/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9691/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9692/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9693/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9694/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9695/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9696/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9700/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9701/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9702/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9703/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9704/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9705/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9706/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9707/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9708/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9709/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9710/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9711/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9712/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9713/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9714/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9715/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9716/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9717/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9718/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9719/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9720/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9721/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9722/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9723/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9724/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9725/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9726/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9727/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9728/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9729/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9730/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9731/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9732/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9733/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9734/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9735/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9736/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9737/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9738/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9739/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9740/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9741/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9742/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9743/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9744/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9745/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9746/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9747/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9748/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9749/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9750/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9751/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9752/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9753/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9754/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9755/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9756/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9757/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9758/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9760/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9766/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9769/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9771/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9773/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9774/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9776/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9777/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9779/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9781/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9782/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9783/projeto_de_lei_0085.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9784/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9785/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9786/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9787/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9788/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9789/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9790/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9791/projeto_de_lei_0093.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9792/projeto_de_lei_0094.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9793/projeto_de_lei_0095.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9794/projeto_de_lei_0096.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9795/projeto_de_lei_0097.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9796/projeto_de_lei_0098.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9797/projeto_de_lei_0099.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9798/projeto_de_lei_0100.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9799/projeto_de_lei_0101.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9800/projeto_de_lei_0102.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9801/projeto_de_lei_0103.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9802/projeto_de_lei_0104.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9803/projeto_de_lei_0105.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9804/projeto_de_lei_0106.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9805/projeto_de_lei_0107.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9806/projeto_de_lei_0108.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9807/projeto_de_lei_0109.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9808/projeto_de_lei_0110.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9809/projeto_de_lei_0111.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9810/projeto_de_lei_0112.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9811/projeto_de_lei_0113.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9812/projeto_de_lei_0114.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9813/projeto_de_lei_0115.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9814/projeto_de_lei_0116.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9815/projeto_de_lei_0117.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9816/projeto_de_lei_0118.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9817/projeto_de_lei_0119.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9818/projeto_de_lei_0120.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9819/projeto_de_lei_0121.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9820/projeto_de_lei_0122.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9821/projeto_de_lei_0123.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9822/projeto_de_lei_0124.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9823/projeto_de_lei_0125.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9824/projeto_de_lei_0126.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9825/projeto_de_lei_0127.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9826/projeto_de_lei_0128.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9827/projeto_de_lei_0129.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9828/projeto_de_lei_0130.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9829/projeto_de_lei_0131.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9830/projeto_de_lei_0132.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9831/projeto_de_lei_0133.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9832/projeto_de_lei_0134.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9833/projeto_de_lei_0135.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9834/projeto_de_lei_0136.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9835/projeto_de_lei_0137.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9836/projeto_de_lei_0138.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9837/projeto_de_lei_0139.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9838/projeto_de_lei_0140.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9839/projeto_de_lei_0141.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9840/projeto_de_lei_0142.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9841/projeto_de_lei_0143.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9842/projeto_de_lei_0144.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9843/projeto_de_lei_0145.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9844/projeto_de_lei_0146.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9845/projeto_de_lei_0147.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9846/projeto_de_lei_0148.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9847/projeto_de_lei_0149.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9848/projeto_de_lei_0150.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9849/projeto_de_lei_0151.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9850/projeto_de_lei_0152.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9851/projeto_de_lei_0153.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9852/projeto_de_lei_0154.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9853/projeto_de_lei_0155.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9854/projeto_de_lei_0156.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9855/projeto_de_lei_0157.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9856/projeto_de_lei_0158.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9857/projeto_de_lei_0159.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9858/projeto_de_lei_0160.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9859/projeto_de_lei_0161.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9860/projeto_de_lei_0162.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9861/projeto_de_lei_0163.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9862/projeto_de_lei_0164.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9863/projeto_de_lei_0165.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9864/projeto_de_lei_0166.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9865/projeto_de_lei_0167.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9866/projeto_de_lei_0168.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1962/9867/projeto_de_lei_0169.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H166"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="27" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>