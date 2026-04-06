--- v0 (2025-10-21)
+++ v1 (2026-04-06)
@@ -54,1389 +54,1389 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>9091</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>OSWALDO MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9091/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9091/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § Único do Artigo 1º da Lei 435, de 5 de janeiro de 1957.</t>
   </si>
   <si>
     <t>9092</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JAYME PINHEIRO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9092/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9092/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>Acrescenta um Parágrafo à Lei nº 393, de 24 de maio de 1956.</t>
   </si>
   <si>
     <t>9093</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9093/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9093/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Acrescenta um parágrafo ao artigo 4º, da Lei nº 516, de 1957.</t>
   </si>
   <si>
     <t>9094</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9094/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9094/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Fica concedida uma subvenção de Cr$ 10.000,00 (dez mil cruzeiros), a cada uma das Sociedades Carnavalescas denominadas "Baianas sem Tabuleiro" e "Mercadores Vicentinos".</t>
   </si>
   <si>
     <t>9095</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>CARLOS DE MENEZES TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9095/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9095/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de Marechal Cândido Mariano da Silva Rondon, a uma das vias públicas da cidade.</t>
   </si>
   <si>
     <t>9096</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>ANGELINA PRETTI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9096/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9096/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>Fica denominada Alameda Pérsio de Souza Queiroz Filho, o trecho compreendido entre a antiga entrada da atual Avenida Pérsio de Souza Queiroz Filho e a Vila Sorocabana.</t>
   </si>
   <si>
     <t>9097</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9097/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9097/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>Fica denominado "Avenida Pérsio de Souza Queiroz Filho", o trecho da via pública existente no bairro do Catiapoan, em toda extensão da Vila Sorocabana.</t>
   </si>
   <si>
     <t>9098</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>JOÃO CAMILO ALVES FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9098/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9098/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Cidade de São Vicente", a via pública que parte da Avenida Martins Fontes até a Avenida Pérsio de Souza Queiroz Filho, no bairro do Catiapoan.</t>
   </si>
   <si>
     <t>9099</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9099/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9099/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Avenida Marechal Cândido Mariano da Silva Rondon"-"Bandeirante do Século XX e Protetor dos Selvícolas", a via pública que se inicia na Rua Frei Gaspar, paralela à linha da Estrada de Ferro Sorocabana e termina na Vila Margarida.</t>
   </si>
   <si>
     <t>9100</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luiz B. Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9100/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9100/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a arrecadar a primeira prestação do Imposto Territorial Urbano referente a 1958, em prorrogação de prazo.</t>
   </si>
   <si>
     <t>9101</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9101/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9101/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Cidade de Santos", uma das vias ou logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9102</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9102/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9102/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Cidade de São Paulo", uma das vias ou logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9103</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9103/projeto_de_lei_0014.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9103/projeto_de_lei_0014.pdf</t>
   </si>
   <si>
     <t>Fica prorrogado o prazo para pagamento da 1ª prestação dos Impostos Predial e Territorial e taxas respectivas, correspondentes ao presente exercício de 1958.</t>
   </si>
   <si>
     <t>9104</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9104/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9104/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>Ficam isentos do Imposto Predial Urbano os prédios adquiridos, para residência própria, por intermédio dos Institutos de Previdência ou Caixas de Aposentadoria e Pensões, enquanto estiverem vinculados às mesmas instituições por compromisso de compra e venda ou por hipoteca e desde que o preço da aquisição não seja superior a Cr$ 800.000,00 (oitocentos mil cruzeiros).</t>
   </si>
   <si>
     <t>9105</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9105/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9105/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>É extensivo às beneficiárias de que trata o Decreto nº 122/43, o disposto na Lei nº 481/57.</t>
   </si>
   <si>
     <t>9106</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9106/projeto_de_lei_0017.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9106/projeto_de_lei_0017.pdf</t>
   </si>
   <si>
     <t>Nenhum loteamento será aprovado, se não contar com melhoramentos especificados.</t>
   </si>
   <si>
     <t>9107</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9107/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9107/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Ficam revogados os dispositivos da Lei nº 483/57.</t>
   </si>
   <si>
     <t>9108</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>JOSÉ ROSINDO DOS SANTOS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9108/projeto_de_lei_0019.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9108/projeto_de_lei_0019.pdf</t>
   </si>
   <si>
     <t>É o jornal "A Tribuna", de Santos, considerado órgão oficial do Município de São Vicente, para efeito de publicação de leis, resoluções e demais atos oficiais, que devam ser divulgados.</t>
   </si>
   <si>
     <t>9109</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9109/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9109/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>É concedido, no corrente exercício, um auxílio de Cr$ 50.000,00 (cinquenta mil cruzeiros), ao Aeroclube de Santos, destinado à "Campanha de Socorros e Assistência", patrocinada pela referida entidade.</t>
   </si>
   <si>
     <t>9110</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9110/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9110/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Fica revogada, a contar da data de sua publicação, a Lei nº 438, de 21 de janeiro de 1957.</t>
   </si>
   <si>
     <t>9111</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9111/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9111/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo, autorizado a contribuir com a importância de Cr$ 20.000,00 (vinte mil cruzeiros), para a construção do Hospital dos Paraplégicos de São Paulo.</t>
   </si>
   <si>
     <t>9112</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9112/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9112/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Fica expressamente autorizada a Prefeitura Municipal de São Vicente, a interromper nos termos do Decreto 21638, de 18/7/32, a prescrição do direito de ação do Banco do Brasil S/A., referente a uma Nota Promissória, no valor de Cr$ 8.000.000,00 (oito milhões de cruzeiros), emitida em 11/10/52, e vencida em 9/4/53.</t>
   </si>
   <si>
     <t>9113</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9113/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9113/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>A nenhum servidor público, será pago salário inferior ao salário mínimo estipulado pela lei federal para a região.</t>
   </si>
   <si>
     <t>9114</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9114/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9114/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>Para os efeitos da Lei 406/56, fica entendido como perímetro da praça 1º de maio, o seguinte trecho: partindo da esquina da Avenida Antônio Emerich (farmácia), trecho entre a Rua Prefeito José Monteiro e a Avenida Anita Costa; parte atual avenida Anita Costa até a confluência da rua São Jorge; rua São Jorge até a esquina da avenida Antônio Emreich.</t>
   </si>
   <si>
     <t>9115</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9115/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9115/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Ficam isentos do pagamento de impostos, as bancas de jornais instaladas nos logradouros públicos do Município, desde que estejam autorizadas a funcionar, pelo poder competente.</t>
   </si>
   <si>
     <t>9116</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9116/projeto_de_lei_0028.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9116/projeto_de_lei_0028.pdf</t>
   </si>
   <si>
     <t>Ao ocupante de cargo de professor, quando no exercício da função docente, serão abonadas até 15 faltas por ano, não excedentes a 3 por mês, dadas por motivo relevante ou de moléstia, que o impossibilite de comparecer à escola ou classe.</t>
   </si>
   <si>
     <t>9117</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9117/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9117/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Acrescente-se parágrafo ao artigo 1º da Lei 215, de 13 dezembro de 1951.</t>
   </si>
   <si>
     <t>9118</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9118/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9118/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>A atual Diretoria Administrativa, bem como o cargo de Diretor Administrativo, criado pelo Decreto-Lei nº 199, de 15 de julho de 1947, ficam, por esta Lei, transformados, respectivamente, em Diretoria da Receita e Diretor da Receita, padrão "N".</t>
   </si>
   <si>
     <t>9119</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9119/projeto_de_lei_0031.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9119/projeto_de_lei_0031.pdf</t>
   </si>
   <si>
     <t>A funcionária gestante será concedida, mediante inspeção médica, licença de 120 (cento e vinte) dias com vencimentos integrais.</t>
   </si>
   <si>
     <t>9120</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9120/projeto_de_lei_0032.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9120/projeto_de_lei_0032.pdf</t>
   </si>
   <si>
     <t>Ficam os cinemas e teatros de São Vicente, obrigados, dentro do prazo de 2 anos, à instalação de ar condicionado, de acordo com a técnica mais moderna.</t>
   </si>
   <si>
     <t>9121</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9121/projeto_de_lei_0033.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9121/projeto_de_lei_0033.pdf</t>
   </si>
   <si>
     <t>Fica o chefe do Poder Executivo, autorizado a emitir títulos até o valor de Cr$ 2.000.000,00 (dois milhões de cruzeiros), para resgate da dívida contraída pelo Município com a Cia. City, por fornecimento de energia para iluminação das vias públicas.</t>
   </si>
   <si>
     <t>9122</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9122/projeto_de_lei_0034.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9122/projeto_de_lei_0034.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Tenente Joaquim Marcelino", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9123</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>RAUL VASQUES RIOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9123/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9123/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>É concedido no corrente exercício, um auxílio especial de Cr$ 200.000,00 (duzentos mil cruzeiros) ao São Vicente Atlético Clube, destinado às obras de sua Praça de Esportes.</t>
   </si>
   <si>
     <t>9124</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9124/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9124/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a efetuar o pagamento dos auxílios e subvenções às Entidades Esportivas e Assistenciais, referentes ao exercício de 1956, àqueles que requerem em tempo hábil, nas mesmas condições dos que foram distribuídos em 1955.</t>
   </si>
   <si>
     <t>9125</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ALBERTO LOPES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9125/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9125/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Os Impostos Territorial Urbano e Predial que incide sobre terrenos e prédios situados no bairro de Praia Grande, deste Município, ficam sujeitos a um adicional, nos termos e para os fins desta Lei.</t>
   </si>
   <si>
     <t>9126</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9126/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9126/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Nenhum loteamento de terrenos da marinha poderá ser aprovado, sem que seja aterrado, de acordo com o nível dado pelo Departamento Nacional de Obras e Saneamento.</t>
   </si>
   <si>
     <t>9127</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>NELSON PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9127/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9127/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>Aplicam-se as exigências da Lei nº 202, de 4 de setembro de 1951, à concessão de honrarias a pessoas vivas, exclusivamente quanto ao título de "Cidadão Honorário de São Vicente".</t>
   </si>
   <si>
     <t>9128</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>CREMIRO AZEVEDO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9128/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9128/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 2º da Lei Municipal nº 472.</t>
   </si>
   <si>
     <t>9129</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>RAFAEL FARO POLITI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9129/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9129/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura Municipal autorizada a contratar, com firmas ou pessoa física idôneas, a industrialização mecânica de lixo e demais resíduos do Município, por processo do qual resulte produto fertilizante para a lavoura, isento de microorganismos nocivos à saúde pública.</t>
   </si>
   <si>
     <t>9130</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>OSWALDO TOSCHI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9130/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9130/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Japão", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9131</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9131/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9131/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a doar ao Estado, a área de terreno de 7920 metros quadrados, de sua propriedade, localizada no Jardim Santa Mônica.</t>
   </si>
   <si>
     <t>9132</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9132/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9132/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>A Prefeitura só concederá licença para o comércio de aves, nas feiras-livres, aos feirantes que as expuserem, nesses locais, em viveiros adequados.</t>
   </si>
   <si>
     <t>9133</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9133/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9133/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Estão isentas de impostos municipais diretos as sociedades cooperativas de natureza civil, estabelecidas neste Município.</t>
   </si>
   <si>
     <t>9134</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9134/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9134/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de Portugal, Itália, Espanha, Alemanha, Síria e Líbano, a vias públicas do Município.</t>
   </si>
   <si>
     <t>9135</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9135/projeto_de_lei_0047.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9135/projeto_de_lei_0047.pdf</t>
   </si>
   <si>
     <t>A Prefeitura realizará, anualmente, mediante a cobrança de uma taxa de Cr$ 1.000,00 (hum mil cruzeiros) a vistoria dos edifícios e instalações onde funcionam cinemas, teatros, auditórios, salões de conferências, salões de esportes e outros locais de diversões ou onde se reúna grande número de pessoas, quanto à sua segurança e estabilidade.</t>
   </si>
   <si>
     <t>9136</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9136/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9136/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>Cria a "Comissão Consultiva dos Planos da Cidade", e dá outras providências.</t>
   </si>
   <si>
     <t>9137</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9137/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9137/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a abrir, no corrente exercício, um crédito suplementar de Cr$ 60.000,00 (sessenta mil cruzeiros), à Comissão Municipal de Esportes, para pagamento de um Assistente-Técnico.</t>
   </si>
   <si>
     <t>9138</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>NICOLINO SIMONE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9138/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9138/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>Aos concessionários das bancas de jornais e revistas, que infringirem o disposto no artigo 234, do Código Penal, expondo à venda, vendendo ou distribuindo publicações imorais ou pornográficas, a Prefeitura aplicará penalidades, quando as referidas bancas forem de concessão do Município.</t>
   </si>
   <si>
     <t>9139</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9139/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9139/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de Cornélio Pires, a uma das ruas da cidade.</t>
   </si>
   <si>
     <t>9140</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9140/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9140/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Acrescente-se parágrafo ao artigo 1º da Lei nº 449.</t>
   </si>
   <si>
     <t>9141</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9141/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9141/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Poder Executivo autorizado a dar a uma das vias públicas do Município, o nome de "Padre Donizetti".</t>
   </si>
   <si>
     <t>9142</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9142/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9142/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>Serão cobrados com desconto e sem multa, até o dia 30 do corrente mês, os impostos municipais relativos ao corrente exercício, cujos avisos não tenham sido entregues ou retirados.</t>
   </si>
   <si>
     <t>9143</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9143/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9143/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>Fica obrigatória, na praça Barão do Rio Branco, entre as ruas Jacob Emerich e Frei Gaspar, no alinhamento da rua Martim Afonso, para as construções que se fizerem, a adoção de uma galeria paralela ao passeio junto ao alinhamento, de acordo com o gabarito anexo que faz parte integrante da presente Lei.</t>
   </si>
   <si>
     <t>9144</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9144/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9144/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a despender, no corrente exercício, até a importância de Cr$ 20.000,00, para custeio de despesas de cartório, com o casamento de casais sem recursos.</t>
   </si>
   <si>
     <t>9145</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>ANTÔNIO CONCEIÇÃO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9145/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9145/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar a denominação de "Senador Nereu Ramos", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9146</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9146/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9146/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>Fica o Sr. Prefeito Municipal autorizado a proceder à desapropriação, sem ônus para o Município, de todas as áreas apropriadas para a instalação de toda e qualquer indústria no Município, mediante a prévia manifestação dos interessados.</t>
   </si>
   <si>
     <t>9147</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9147/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9147/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Para efeito de isenção de impostos e outras vantagens de Lei, é considerada de utilidade pública, a "Sociedade dos Amigos e Melhoramentos da Vila São Jorge".</t>
   </si>
   <si>
     <t>9148</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9148/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9148/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar a denominação de "29 de Junho", a uma das vias ou logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9149</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9149/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9149/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Plínio Barreto", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9150</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9150/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9150/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar a denominação de "Nossa Senhora Aparecida", a uma das vias ou logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9151</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9151/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9151/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Ficam considerados bairros operários, para efeito de aplicação da Lei nº 512, de 19/12/57, os seguintes: Vilas Voturuá, São Jorge, Melo, Cascatinha e Pedro Duarte e os Jardins Guaçu e Paraíso.</t>
   </si>
   <si>
     <t>9152</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9152/projeto_de_lei_0064.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9152/projeto_de_lei_0064.pdf</t>
   </si>
   <si>
     <t>Altera a redação no artigo 1º, e  na alínea "a" do artigo 2º, da Lei nº 543, de 12 de junho de 1958.</t>
   </si>
   <si>
     <t>9153</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9153/projeto_de_lei_0065.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9153/projeto_de_lei_0065.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber, por doação pura e simples, as áreas do loteamento denominado "Jardim Santa Mônica", em Praia Grande, neste Município.</t>
   </si>
   <si>
     <t>9154</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9154/projeto_de_lei_0066.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9154/projeto_de_lei_0066.pdf</t>
   </si>
   <si>
     <t>Fica desincorporada da classe dos bens de uso comum do povo e transferida para a dos patrimoniais do Município, a área de terreno especificada, destinada à construção de um prédio próprio à instalação de um Posto de Puericultura</t>
   </si>
   <si>
     <t>9155</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9155/projeto_de_lei_0067.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9155/projeto_de_lei_0067.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a doar, no Cemitério local, à Associação dos Ex-Combatentes de 1932, de São Vicente, a área necessária à ereção de um Mausoléu, destinado a recolher os restos mortais dos ex-participantes da Revolução Constitucionalista, que ali estejam ou sejam inumados.</t>
   </si>
   <si>
     <t>9156</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9156/projeto_de_lei_0068.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9156/projeto_de_lei_0068.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de um Matadouro.</t>
   </si>
   <si>
     <t>9157</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9157/projeto_de_lei_0069.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9157/projeto_de_lei_0069.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a conceder um auxílio de Cr$ 20.000,00 (vinte mil cruzeiros), à "Biblioteca Padre Anchieta", do Grupo Escolar de São Vicente.</t>
   </si>
   <si>
     <t>9158</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9158/projeto_de_lei_0070.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9158/projeto_de_lei_0070.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de Berta Craveiro Lopes, a uma das vias ou logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9159</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9159/projeto_de_lei_0071.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9159/projeto_de_lei_0071.pdf</t>
   </si>
   <si>
     <t>Altera a redação no artigo 1º da Lei nº 469 de 28 de junho de 1957.</t>
   </si>
   <si>
     <t>9160</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9160/projeto_de_lei_0072.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9160/projeto_de_lei_0072.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar a vias públicas do Município os nomes de "Deputado Eloy Chaves"; "Engenheiro Arlindo Luz"; "Engenheiro Matheus Maylask"; "Barão de Mauá"; "Gaspar Ricardo"; "Engenheiro Mário Souto"; "Sales da Cruz"; "Dr. Francisco Molevad"; e "Jarbas Trigo".</t>
   </si>
   <si>
     <t>9161</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9161/projeto_de_lei_0073.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9161/projeto_de_lei_0073.pdf</t>
   </si>
   <si>
     <t>A partir de 1959, será consignada no Orçamento do Município, uma verba equivalente a 2% da Receita Ordinária, resultante da previsão relativa à arrecadação de impostos, destinada à concessão de auxílios à Irmandade do Hospital São José, de São Vicente e á Irmandade de Santa Casa da Misericórdia de Santos.</t>
   </si>
   <si>
     <t>9162</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9162/projeto_de_lei_0074.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9162/projeto_de_lei_0074.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Alberto Veiga", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9163</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9163/projeto_de_lei_0075.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9163/projeto_de_lei_0075.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "José Benedito Henriques", a uma das vias ou logradouros públicos do Município.</t>
   </si>
   <si>
     <t>9164</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9164/projeto_de_lei_0076.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9164/projeto_de_lei_0076.pdf</t>
   </si>
   <si>
     <t>É considerada perpétua, a campa onde repousam os restos mortais de "José Benedito Henriques".</t>
   </si>
   <si>
     <t>9165</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9165/projeto_de_lei_0077.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9165/projeto_de_lei_0077.pdf</t>
   </si>
   <si>
     <t>Aos feridos religiosos constantes do artigo 1º da Lei Municipal nº 132, de 19-12-49, inclua-se mais um, a saber: 15 de agosto - Assunção de Nossa Senhora.</t>
   </si>
   <si>
     <t>9166</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9166/projeto_de_lei_0078.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9166/projeto_de_lei_0078.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura Municipal de São Vicente, autorizada a assinar contrato com o Instituto de Previdência do Estado de São Paulo, para a construção de prédio para funcionamento de um Posto de Puericultura, no Jardim Santa Mônica, em Praia Grande.</t>
   </si>
   <si>
     <t>9167</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9167/projeto_de_lei_0079.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9167/projeto_de_lei_0079.pdf</t>
   </si>
   <si>
     <t>Altera a redação no parágrafo 3º do artigo 72, da Lei nº 406.</t>
   </si>
   <si>
     <t>9168</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9168/projeto_de_lei_0080.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9168/projeto_de_lei_0080.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 208.270,00 (duzentos e oito mil, duzentos e setenta cruzeiros), para ocorrer ao pagamento da gratificação concedida aos Lançadores pela portaria nº 203/55.</t>
   </si>
   <si>
     <t>9169</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9169/projeto_de_lei_0081.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9169/projeto_de_lei_0081.pdf</t>
   </si>
   <si>
     <t>A denominação de "Dr. Mágino Bastos, dada à rua "C" da "Vila Sopa", pela Lei nº 95, de 1º de junho de 1949, passa, pela presente Lei, a ser extensiva vias, posteriormente abertas em prolongamento àquela rua, ficando determinado o seu início na "XV de Novembro" e o término em terrenos da "Vila Santa Cruz", além da rua "Piquerobi".</t>
   </si>
   <si>
     <t>9170</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9170/projeto_de_lei_0082.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9170/projeto_de_lei_0082.pdf</t>
   </si>
   <si>
     <t>Fica declarado de utilidade pública, em caráter de urgência, o terreno aberto e sem construção, situado entre a rua Frei Gaspar e o Caminho dos Barreiros, com 13m de largura pro 70m de fundo.</t>
   </si>
   <si>
     <t>9171</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9171/projeto_de_lei_0083.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9171/projeto_de_lei_0083.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor total de Cr$ 107.771,70 (cento e sete mil, setecentos e setenta e um cruzeiros e setenta centavos), para ocorrer ao pagamento, à Estrada de Ferro Sorocabana, do conserto da Motoniveladora "Rome 4-0-1", de prefixo M.N.30, cedida, por empréstimo, à Prefeitura.</t>
   </si>
   <si>
     <t>9172</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9172/projeto_de_lei_0084.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9172/projeto_de_lei_0084.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Poder Executivo autorizado a dar denominações a logradouros públicos da cidade como especifica.</t>
   </si>
   <si>
     <t>9173</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9173/projeto_de_lei_0085.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9173/projeto_de_lei_0085.pdf</t>
   </si>
   <si>
     <t>Fica fixado em Cr$ 300,00 (trezentos cruzeiros) o salário-família, para os servidores e funcionários municipais.</t>
   </si>
   <si>
     <t>9174</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9174/projeto_de_lei_0086.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9174/projeto_de_lei_0086.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber, por doação pura e simples, os lotes nºs. 9 e 10, da "Vila Icaraí Segundo", em Praia Grande, destinados à construção de Escolas Municipais, nos termos do compromisso nº 11, de 15 de abril de 1948.</t>
   </si>
   <si>
     <t>9175</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9175/projeto_de_lei_0087.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9175/projeto_de_lei_0087.pdf</t>
   </si>
   <si>
     <t>Fica revogada a Lei nº 284, de 22 de maio de 1953, sem prejuízo, até o término de sua vigência, de contrato já existente entre a Prefeitura e a firma J. Ribas e Cia. Ltda.</t>
   </si>
   <si>
     <t>9176</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9176/projeto_de_lei_0088.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9176/projeto_de_lei_0088.pdf</t>
   </si>
   <si>
     <t>Altera a redação na Lei nº 539, de 26 de abril de 1958.</t>
   </si>
   <si>
     <t>9177</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9177/projeto_de_lei_0089.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9177/projeto_de_lei_0089.pdf</t>
   </si>
   <si>
     <t>Ficam considerados de utilidade pública, para posterior desapropriação amigável ou judicial, os lotes nºs. 1 e 2 da Vila Oceânica Amabile, em Praia Grande, destinados à construção de uma Escola Municipal.</t>
   </si>
   <si>
     <t>9178</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9178/projeto_de_lei_0090.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9178/projeto_de_lei_0090.pdf</t>
   </si>
   <si>
     <t>No artigo 1º - Avenidas -, da Lei nº 403, de 10/8/56, onde se lê "Marechal Floriano Peixoto", leia-se "Marechal Deodoro".</t>
   </si>
   <si>
     <t>9179</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9179/projeto_de_lei_0091.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9179/projeto_de_lei_0091.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se parágrafo ao artigo 146 da Lei nº 406.</t>
   </si>
   <si>
     <t>9180</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9180/projeto_de_lei_0092.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9180/projeto_de_lei_0092.pdf</t>
   </si>
   <si>
     <t>A denominação de "Aviador Ribeiro", dada à 1ª travessa da "Vila Melo" pelo Ato nº 15, de 9 de julho de 1934, passa, pela presente Lei, a ser extensiva às vias posteriormente abertas em prolongamento àquela rua na "Vila Pedro Duarte" e na "Vila Petrópolis Vicentina", ficando determinado o seu início em terrenos da referida "Vila Pedro Duarte" e o término na rua "Senador Cesar Lacerda de Vergueiro" (504).</t>
   </si>
   <si>
     <t>9181</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9181/projeto_de_lei_0093.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9181/projeto_de_lei_0093.pdf</t>
   </si>
   <si>
     <t>Fica o Sr. Prefeito Municipal autorizado a denominar "Imprensa", "São Vicente Jornal", "O Diário" e "A Tribuna", vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>9182</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9182/projeto_de_lei_0094.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9182/projeto_de_lei_0094.pdf</t>
   </si>
   <si>
     <t>A Receita Geral do Município de São Vicente, para o exercício de 1959, é orçada em Cr$ 131.000.000,00 (cento e trinta e um milhões de cruzeiros).</t>
   </si>
   <si>
     <t>9183</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9183/projeto_de_lei_0095.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9183/projeto_de_lei_0095.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 185.388,70 (cento e oitenta e cinco mil, trezentos e oitenta e oito cruzeiros e setenta centavos), destinados ao pagamento de despesas diversas, relativas a exercícios anteriores a 1958.</t>
   </si>
   <si>
     <t>9184</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9184/projeto_de_lei_0096.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9184/projeto_de_lei_0096.pdf</t>
   </si>
   <si>
     <t>O Imposto de Turismo só pode ser cobrado dos estabelecimentos comerciais instalados na primeira zona residencial e comercial.</t>
   </si>
   <si>
     <t>9185</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9185/projeto_de_lei_0097.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9185/projeto_de_lei_0097.pdf</t>
   </si>
   <si>
     <t>Cria a Taxa de Construção de Muro e Passeio e dá outras providências.</t>
   </si>
   <si>
     <t>9186</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9186/projeto_de_lei_0098.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9186/projeto_de_lei_0098.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a conceder e pagar auxílios e subvenções especificadas, dentro das verbas próprias dotadas no Orçamento Vigente.</t>
   </si>
   <si>
     <t>9187</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9187/projeto_de_lei_0099.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9187/projeto_de_lei_0099.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito autorizado a dar concessão para o serviço de abastecimento de carne ao Município, abrindo para isso, a necessária concorrência pública.</t>
   </si>
   <si>
     <t>9188</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9188/projeto_de_lei_0100.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9188/projeto_de_lei_0100.pdf</t>
   </si>
   <si>
     <t>O limite de 1,00m fixado no artigo 2º, da Lei nº 98, de 1949, fica elevado para 1,50m.</t>
   </si>
   <si>
     <t>9189</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9189/projeto_de_lei_0101.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9189/projeto_de_lei_0101.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo autorizado a emitir 30 milhões de cruzeiros de Apólices Nominativas no valor de Cr$ 500,00 cada uma para a formação do "Fundo de Pavimentação".</t>
   </si>
   <si>
     <t>9190</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9190/projeto_de_lei_0102.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9190/projeto_de_lei_0102.pdf</t>
   </si>
   <si>
     <t>Fica permitida, nas Vilas com características proletárias e situadas na 2ª Zona Residencial, a construção de chalés mistos, de tapamento de peroba.</t>
   </si>
   <si>
     <t>9191</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9191/projeto_de_lei_0103.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9191/projeto_de_lei_0103.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Iguape", "Cananeia", "Pariqueraçu", "Jacupiranga", "El Dorado Paulista", "Registro", "Miracatu", "Itariri" e "Itanhaem", a vias públicas do Município.</t>
   </si>
   <si>
     <t>9192</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9192/projeto_de_lei_0104.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9192/projeto_de_lei_0104.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Pio XII", a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>9193</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9193/projeto_de_lei_0105.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9193/projeto_de_lei_0105.pdf</t>
   </si>
   <si>
     <t>Altera a redação no parágrafo único do artigo 1º, da Lei nº 437, de 15 de janeiro de 1957.</t>
   </si>
   <si>
     <t>9194</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9194/projeto_de_lei_0106.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9194/projeto_de_lei_0106.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de "Jair de Mello Viana" a uma das vias públicas de um dos loteamentos de sua propriedade, em Praia Grande.</t>
   </si>
   <si>
     <t>9195</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9195/projeto_de_lei_0107.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9195/projeto_de_lei_0107.pdf</t>
   </si>
   <si>
     <t>São isentos de impostos, taxas e emolumentos todo e qualquer sistema de publicidade, exclusivamente relacionados com as festividades de Natal, Ano Novo e Reis e afixados nas partes internas ou externas dos estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>9196</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9196/projeto_de_lei_0108.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9196/projeto_de_lei_0108.pdf</t>
   </si>
   <si>
     <t>Fica o Prefeito autorizado a dar a uma das vias públicas do Município, o nome de "Fernando José Augusto Bittencourt".</t>
   </si>
   <si>
     <t>9197</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9197/projeto_de_lei_0109.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9197/projeto_de_lei_0109.pdf</t>
   </si>
   <si>
     <t>Nenhum loteamento de terreno, poderá ser aprovado, sem a prova de propriedade do mesmo, inclusive certidão trintenária.</t>
   </si>
   <si>
     <t>9198</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9198/projeto_de_lei_0110.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9198/projeto_de_lei_0110.pdf</t>
   </si>
   <si>
     <t>Ficam, a partir de 1º de janeiro de 1959, aumentados de 40% (quarenta por cento) todos os padrões de vencimentos do Quadro de Funcionários da Prefeitura.</t>
   </si>
   <si>
     <t>9199</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9199/projeto_de_lei_0111.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9199/projeto_de_lei_0111.pdf</t>
   </si>
   <si>
     <t>Os atuais cargos de Diretor Padrão "N", do Quadro de Funcionários do Município, que são atualmente de nomeação em caráter efetivo, passarão a ser de nomeação em Comissão, logo que se vagarem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1743,67 +1743,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9091/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9092/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9093/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9094/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9095/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9096/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9097/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9098/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9099/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9100/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9101/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9102/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9103/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9104/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9105/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9106/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9107/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9108/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9109/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9110/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9111/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9112/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9113/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9114/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9115/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9116/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9117/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9118/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9119/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9120/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9121/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9122/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9123/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9124/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9125/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9126/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9127/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9128/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9129/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9130/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9131/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9132/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9133/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9134/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9135/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9136/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9137/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9138/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9139/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9140/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9141/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9142/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9143/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9144/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9145/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9146/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9147/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9148/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9149/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9150/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9151/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9152/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9153/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9154/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9155/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9156/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9157/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9158/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9159/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9160/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9161/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9162/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9163/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9164/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9165/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9166/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9167/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9168/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9169/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9170/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9171/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9172/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9173/projeto_de_lei_0085.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9174/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9175/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9176/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9177/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9178/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9179/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9180/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9181/projeto_de_lei_0093.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9182/projeto_de_lei_0094.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9183/projeto_de_lei_0095.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9184/projeto_de_lei_0096.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9185/projeto_de_lei_0097.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9186/projeto_de_lei_0098.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9187/projeto_de_lei_0099.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9188/projeto_de_lei_0100.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9189/projeto_de_lei_0101.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9190/projeto_de_lei_0102.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9191/projeto_de_lei_0103.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9192/projeto_de_lei_0104.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9193/projeto_de_lei_0105.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9194/projeto_de_lei_0106.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9195/projeto_de_lei_0107.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9196/projeto_de_lei_0108.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9197/projeto_de_lei_0109.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9198/projeto_de_lei_0110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9199/projeto_de_lei_0111.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9091/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9092/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9093/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9094/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9095/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9096/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9097/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9098/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9099/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9100/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9101/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9102/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9103/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9104/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9105/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9106/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9107/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9108/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9109/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9110/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9111/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9112/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9113/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9114/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9115/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9116/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9117/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9118/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9119/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9120/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9121/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9122/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9123/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9124/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9125/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9126/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9127/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9128/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9129/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9130/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9131/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9132/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9133/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9134/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9135/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9136/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9137/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9138/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9139/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9140/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9141/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9142/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9143/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9144/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9145/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9146/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9147/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9148/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9149/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9150/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9151/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9152/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9153/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9154/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9155/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9156/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9157/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9158/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9159/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9160/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9161/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9162/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9163/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9164/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9165/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9166/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9167/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9168/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9169/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9170/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9171/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9172/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9173/projeto_de_lei_0085.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9174/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9175/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9176/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9177/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9178/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9179/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9180/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9181/projeto_de_lei_0093.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9182/projeto_de_lei_0094.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9183/projeto_de_lei_0095.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9184/projeto_de_lei_0096.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9185/projeto_de_lei_0097.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9186/projeto_de_lei_0098.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9187/projeto_de_lei_0099.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9188/projeto_de_lei_0100.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9189/projeto_de_lei_0101.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9190/projeto_de_lei_0102.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9191/projeto_de_lei_0103.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9192/projeto_de_lei_0104.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9193/projeto_de_lei_0105.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9194/projeto_de_lei_0106.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9195/projeto_de_lei_0107.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9196/projeto_de_lei_0108.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9197/projeto_de_lei_0109.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9198/projeto_de_lei_0110.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1958/9199/projeto_de_lei_0111.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>