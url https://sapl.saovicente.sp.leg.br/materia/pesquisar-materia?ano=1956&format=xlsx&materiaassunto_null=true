--- v0 (2025-10-23)
+++ v1 (2026-04-06)
@@ -54,1485 +54,1485 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>8786</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>RAUL VASQUES RIOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8786/projeto_de_lei_0001.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8786/projeto_de_lei_0001.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber, sem multa e com desconto, até 29 de fevereiro próximo, todos os impostos e taxas em atraso.</t>
   </si>
   <si>
     <t>8787</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JAYME PINHEIRO GUIMARÃES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8787/projeto_de_lei_0002.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8787/projeto_de_lei_0002.pdf</t>
   </si>
   <si>
     <t>A partir de 1º de janeiro de 1957, fica a Sede do Município transferida para a Avenida Siqueira Campos - Praia Grande, no trecho compreendido entre a Ponte do D.E.R. e a praia.</t>
   </si>
   <si>
     <t>8788</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JOÃO CAMILO ALVES FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8788/projeto_de_lei_0003.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8788/projeto_de_lei_0003.pdf</t>
   </si>
   <si>
     <t>Fica aprovado o alargamento da Avenida Pérsio de Queiroz Filho, que passará a ter 20 metros, desde a rua Piquerobi até a "D", na Vila Campo Belo.</t>
   </si>
   <si>
     <t>8789</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>NICOLINO SIMONE FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8789/projeto_de_lei_0004.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8789/projeto_de_lei_0004.pdf</t>
   </si>
   <si>
     <t>Por motivo de conveniência pública, os estabelecimentos não previstos no Decreto-Lei nº76, de 19 de abril de 1941, poderão funcionar, mediante licença especial, nos horários especificados.</t>
   </si>
   <si>
     <t>8790</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>CREMIRO AZEVEDO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8790/projeto_de_lei_0005.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8790/projeto_de_lei_0005.pdf</t>
   </si>
   <si>
     <t>Para efeito da aplicação da verba orçamentária destinada a obras e melhoramentos públicos, fica a cidade dividida em zonas de arrecadação.</t>
   </si>
   <si>
     <t>8791</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8791/projeto_de_lei_0006.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8791/projeto_de_lei_0006.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo autorizado a relevar as multas aplicadas a todos que atenderem às exigências da Lei, na parte em que houve transgressão, desde que o contribuinte regularize a situação, no prazo máximo de trinta dias.</t>
   </si>
   <si>
     <t>8792</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8792/projeto_de_lei_0007.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8792/projeto_de_lei_0007.pdf</t>
   </si>
   <si>
     <t>Ficam isentos da taxa de ligação de água, os contribuintes que fornecerem isolados ou conjuntamente os canos da rede externa.</t>
   </si>
   <si>
     <t>8793</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>ANTÔNIO BUENO CAPOLUPO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8793/projeto_de_lei_0008.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8793/projeto_de_lei_0008.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a realizar operações de crédito, por antecipação da Receita prevista para 1956, até o montante de Cr$ 6.000.000,00 para pagamento de subsídios dos Vereadores, vencimentos dos funcionários e salários dos operários, em atraso.</t>
   </si>
   <si>
     <t>8794</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Luiz B. Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8794/projeto_de_lei_0009.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8794/projeto_de_lei_0009.pdf</t>
   </si>
   <si>
     <t>Ficam prorrogadas, até 31 de março do corrente ano, os favores concedidos pela Lei nº 376, de 26 de janeiro de 1956.</t>
   </si>
   <si>
     <t>8795</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8795/projeto_de_lei_0010.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8795/projeto_de_lei_0010.pdf</t>
   </si>
   <si>
     <t>Fica autorizada a Prefeitura a prorrogar a arrecadação da 1ª prestação semestral dos Impostos Predial e Territorial Urbano: até 31 de março corrente, com desconto; e, até 15 de abril p. futuro, sem desconto e sem multa.</t>
   </si>
   <si>
     <t>8796</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8796/projeto_de_lei_0011.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8796/projeto_de_lei_0011.pdf</t>
   </si>
   <si>
     <t>Fica aberto um crédito de Cr$ 30.000,00 (trinta mil cruzeiros) para atender às vítimas da catástrofe ocorrida no dia primeiro do corrente na vizinha cidade de Santos.</t>
   </si>
   <si>
     <t>8797</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8797/projeto_de_lei_0012.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8797/projeto_de_lei_0012.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estatuto dos Funcionários Públicos Municipais de São Vicente.</t>
   </si>
   <si>
     <t>8798</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8798/projeto_de_lei_0013.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8798/projeto_de_lei_0013.pdf</t>
   </si>
   <si>
     <t>Fica denominada XV de Novembro, o prolongamento da referida rua, e que atualmente tem o nome de CA-A-OBY.</t>
   </si>
   <si>
     <t>8799</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8799/projeto_de_lei_0014.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8799/projeto_de_lei_0014.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de CA-A-OBY a uma das vias públicas do Município.</t>
   </si>
   <si>
     <t>8800</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8800/projeto_de_lei_0015.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8800/projeto_de_lei_0015.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 120.000,00 (cento e vinte mil cruzeiros) para ocorrer ao pagamento dos vencimentos, em 1956, do cargo de Diretor de Educação Padrão "N", criado pela Lei nº 365, de 30 de novembro de 1955.</t>
   </si>
   <si>
     <t>8801</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8801/projeto_de_lei_0016.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8801/projeto_de_lei_0016.pdf</t>
   </si>
   <si>
     <t>Aos extranumerários do Município desempenhando funções que, pela sua natureza, sejam consideradas de caráter permanente, ficam assegurados os direitos de aposentadoria, licença-prêmio e estabilidade, nas mesmas bases em que se assegura ao funcionalismo do Município.</t>
   </si>
   <si>
     <t>8802</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8802/projeto_de_lei_0017.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8802/projeto_de_lei_0017.pdf</t>
   </si>
   <si>
     <t>Ficam por esta lei equiparados aos funcionários municipais, no que diz respeito a férias e licenças para tratamento de saúde, os extranumerários do Município.</t>
   </si>
   <si>
     <t>8803</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8803/projeto_de_lei_0018.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8803/projeto_de_lei_0018.pdf</t>
   </si>
   <si>
     <t>Fica assegurado ao operário diarista e ao funcionário extranumerário da Prefeitura Municipal, o direito à percepção de adicional sobre os vencimentos, por tempo de serviço prestado ao Município, de acordo com a regulamentação legal que concede essa vantagem ao funcionário municipal, nomeado em caráter efetivo.</t>
   </si>
   <si>
     <t>8804</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8804/projeto_de_lei_0019.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8804/projeto_de_lei_0019.pdf</t>
   </si>
   <si>
     <t>Fica assegurado ao operário diarista da Prefeitura Municipal, o direito da concessão de férias remuneradas, anualmente, observadas as especificações.</t>
   </si>
   <si>
     <t>8805</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>OSWALDO MARQUES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8805/projeto_de_lei_0020.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8805/projeto_de_lei_0020.pdf</t>
   </si>
   <si>
     <t>O emprego do tipo mosaico português, é obrigatório nos passeios dos locais especificados.</t>
   </si>
   <si>
     <t>8806</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8806/projeto_de_lei_0021.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8806/projeto_de_lei_0021.pdf</t>
   </si>
   <si>
     <t>Passa a ter a seguinte redação a Lei nº 89, de 19 de maio de 1949, modificada pela Lei nº 116, de 27 de outubro de 1949.</t>
   </si>
   <si>
     <t>8807</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>ALBERTO LOPES DOS SANTOS</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8807/projeto_de_lei_0022.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8807/projeto_de_lei_0022.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial de Cr$ 100.000,00 (cem mil cruzeiros), a título de auxílio às vítimas do recente temporal que desabou sobre a cidade.</t>
   </si>
   <si>
     <t>8808</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8808/projeto_de_lei_0023.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8808/projeto_de_lei_0023.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 1.434.955,00 (um milhão, quatrocentos e trinta e quatro mil, novecentos e cinquenta e cinco cruzeiros) para ocorrer ao pagamento da diferença de vencimentos dos funcionários, decorrentes da Lei nº 357, de 24/6/1955, bem assim, de adicionais por tempo de serviço e de licença-prêmio, relativo ao período de julho a dezembro de 1955.</t>
   </si>
   <si>
     <t>8809</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8809/projeto_de_lei_0024.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8809/projeto_de_lei_0024.pdf</t>
   </si>
   <si>
     <t>Fica aberto na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial de Cr$ 28.000,00, para atender ao pagamento de aluguéis em atraso, devidos pela Câmara Municipal de São Vicente.</t>
   </si>
   <si>
     <t>8810</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8810/projeto_de_lei_0025.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8810/projeto_de_lei_0025.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 3.368.909,90 (três milhões, trezentos e sessenta e oito mil, novecentos e nove cruzeiros e noventa centavos), para atender a despesas com pessoal fixo e variável, relativas, aos exercícios de 1954 e 1955.</t>
   </si>
   <si>
     <t>8811</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>ANGELINA PRETTI DA SILVA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8811/projeto_de_lei_0026.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8811/projeto_de_lei_0026.pdf</t>
   </si>
   <si>
     <t>Em cada feira-livre e durante todo o tempo do seu funcionamento, a Prefeitura manterá, em lugar fixo, um Posto de Fiscalização Municipal, para atender a queixas e reclamações do público.</t>
   </si>
   <si>
     <t>8812</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>CARLOS DE MENEZES TAVARES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8812/projeto_de_lei_0027.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8812/projeto_de_lei_0027.pdf</t>
   </si>
   <si>
     <t>Cria, junto ao Gabinete do Prefeito, o Conselho Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>8813</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8813/projeto_de_lei_0028.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8813/projeto_de_lei_0028.pdf</t>
   </si>
   <si>
     <t>Altera a redação dos itens 2, 3, e 6, do artigo 148, do Decreto-Lei nº 195, de 3 de março de 1947, que haviam sido modificados pelo artigo 6º da Lei nº 35, de 3 de agosto de 1948, e posteriormente restabelecidos pelo artigo 2º da Lei nº 229, de 22 de abril de 1952.</t>
   </si>
   <si>
     <t>8814</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8814/projeto_de_lei_0029.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8814/projeto_de_lei_0029.pdf</t>
   </si>
   <si>
     <t>Fica denominada José Joaquim da Silva Xavier - Tiradentes - a atual rua nº 155, no bairro do Catiapon.</t>
   </si>
   <si>
     <t>8815</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8815/projeto_de_lei_0030.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8815/projeto_de_lei_0030.pdf</t>
   </si>
   <si>
     <t>A Prefeitura reservará, mensalmente, 12% do total arrecadado, do imposto sobre Jogos e Diversões, para ser distribuído, equitativamente, entre os funcionários encarregados de sua fiscalização, nos cinemas e Jockey Club São Vicente.</t>
   </si>
   <si>
     <t>8816</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8816/projeto_de_lei_0031.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8816/projeto_de_lei_0031.pdf</t>
   </si>
   <si>
     <t>Altera a redação do parágrafo único do artigo 12, do Decreto-Lei nº 94, de 9 de julho de 1942.</t>
   </si>
   <si>
     <t>8817</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8817/projeto_de_lei_0032.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8817/projeto_de_lei_0032.pdf</t>
   </si>
   <si>
     <t>Fica proibido o estacionamento de vendedores ambulantes nas vias e logradouros públicos que contornam todas as praias de São Vicente, pavimentados ou não, e a praça onde está situada a fonte "Biquinha de Anchieta".</t>
   </si>
   <si>
     <t>8818</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8818/projeto_de_lei_0033.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8818/projeto_de_lei_0033.pdf</t>
   </si>
   <si>
     <t>Fica denominada rua Armando Vitório Bei, a atual rua "C", da Vila Jockey Club.</t>
   </si>
   <si>
     <t>8819</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>JOSÉ ROSINDO DOS SANTOS FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8819/projeto_de_lei_0034.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8819/projeto_de_lei_0034.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial de Cr$ 65.000,00, destinado ao pagamento, à Santa Casa de Misericórdia de Santos, do restante do auxílio a que se refere a Lei nº 373, de 29 de dezembro de 1955.</t>
   </si>
   <si>
     <t>8820</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8820/projeto_de_lei_0035.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8820/projeto_de_lei_0035.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a pavimentação da avenida Beira-Mar, entre o costão do Itaipu e a divisa do Município em Mongaguá, e as obras correlatas.</t>
   </si>
   <si>
     <t>8821</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8821/projeto_de_lei_0036.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8821/projeto_de_lei_0036.pdf</t>
   </si>
   <si>
     <t>Fica denominada rua Eduardo de Freitas Júnior, o prolongamento da rua Marquês de São Vicente, desde a avenida Capitão Mor Aguiar até o canal existente no Parque Bitaru.</t>
   </si>
   <si>
     <t>8822</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8822/projeto_de_lei_0037.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8822/projeto_de_lei_0037.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas as disposições previstas nos artigos nºs 1, 2, 4 e seus parágrafos; 3, 8 e parágrafos 4º do artigo 11; e 20, da Lei nº 55, de 22 de novembro de 1948, que institui o regulamento para o funcionamento das feiras-livres, prevalecendo os artigos subsequentes desta lei e os não revogados da Lei 55/48.</t>
   </si>
   <si>
     <t>8823</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8823/projeto_de_lei_0038.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8823/projeto_de_lei_0038.pdf</t>
   </si>
   <si>
     <t>Concede favores a particular, empresa ou companhia que se organizar, para construir "Mercados-Modelo", no Município.</t>
   </si>
   <si>
     <t>8824</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>OSWALDO TOSCHI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8824/projeto_de_lei_0039.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8824/projeto_de_lei_0039.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber, nas condições e dentro dos prazos adiante estabelecidos, todo e qualquer imposto ou taxa, devido até 31 de dezembro de 1955.</t>
   </si>
   <si>
     <t>8825</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8825/projeto_de_lei_0040.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8825/projeto_de_lei_0040.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a conceder à União dos Servidores Públicos de Santos, a verba especial de Cr$ 5.000,00 (cinco mil cruzeiros), como ajuda na participação dos representantes do funcionalismo litoral paulista no III Congresso Nacional dos Servidores Públicos Civis do Brasil, a ser realizado em Salvador, Estado da Bahia, de 1º a 7.7.56.</t>
   </si>
   <si>
     <t>8826</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8826/projeto_de_lei_0041.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8826/projeto_de_lei_0041.pdf</t>
   </si>
   <si>
     <t>Fica aberto na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial de Cr$ 100.000,00 (cem mil cruzeiros), para custear as despesas com a mudança e pequenos reparos dos chalés dos moradores do Mangue Saquaré.</t>
   </si>
   <si>
     <t>8827</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8827/projeto_de_lei_0042.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8827/projeto_de_lei_0042.pdf</t>
   </si>
   <si>
     <t>Aos Servidores Municipais, ativos ou aposentados, é concedida isenção do Imposto Predial, para imóveis de sua propriedade, ou dos quais sejam usufrutuários, desde que o imóvel seja utilizado para residência exclusiva do servidor e de sua família.</t>
   </si>
   <si>
     <t>8828</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8828/projeto_de_lei_0043.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8828/projeto_de_lei_0043.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a contrair um empréstimo público ou interno, até o valor de Cr$ 30.000.000,00 (trinta milhões de cruzeiros), para atender ao resgate e consolidação da dívidas do Município com fornecedores em geral.</t>
   </si>
   <si>
     <t>8829</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8829/projeto_de_lei_0044.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8829/projeto_de_lei_0044.pdf</t>
   </si>
   <si>
     <t>Fica considerado feriado municipal o dia 9 de julho.</t>
   </si>
   <si>
     <t>8830</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8830/projeto_de_lei_0045.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8830/projeto_de_lei_0045.pdf</t>
   </si>
   <si>
     <t>Cria, na Prefeitura Municipal de São Vicente, a Caixa de Previdência e Assistência Social do Operário Municipal.</t>
   </si>
   <si>
     <t>8831</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8831/projeto_de_lei_0046.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8831/projeto_de_lei_0046.pdf</t>
   </si>
   <si>
     <t>Ficam congelados, por cinco anos, os impostos territorial e predial aos proprietários que contribuírem para a pavimentação, na vigência da Lei 395/56.</t>
   </si>
   <si>
     <t>8832</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8832/projeto_de_lei_0047.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8832/projeto_de_lei_0047.pdf</t>
   </si>
   <si>
     <t>Ficam as empresas de transportes coletivos obrigadas a adotar em seus ônibus, desde que trafeguem dentro do perímetro urbano do Município, tubos de escapamento no seu lado esquerdo, embutidos ou externos, até 30 centímetros acima do teto do respectivo veículo.</t>
   </si>
   <si>
     <t>8833</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8833/projeto_de_lei_0048.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8833/projeto_de_lei_0048.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a receber escritura de uma faixa de terreno, parte do imóvel nº 364 da rua 11 de Junho, faixa essa necessária à retificação do alinhamento da via pública, na esquina da mencionada rua com a Rangel Pestana.</t>
   </si>
   <si>
     <t>8834</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8834/projeto_de_lei_0049.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8834/projeto_de_lei_0049.pdf</t>
   </si>
   <si>
     <t>Fica denominada rua Stélio Machado Loureiro, a rua Primeira - mecanizada 574, na Vila Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>8835</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8835/projeto_de_lei_0050.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8835/projeto_de_lei_0050.pdf</t>
   </si>
   <si>
     <t>O imposto territorial previsto no artigo 12 - Título II - do Decreto-Lei nº 195, de 3/3/1947, com vigência para o exercício de 1957, passará a ser lançado nas bases referidas.</t>
   </si>
   <si>
     <t>8836</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8836/projeto_de_lei_0051.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8836/projeto_de_lei_0051.pdf</t>
   </si>
   <si>
     <t>Ficam revogadas a Tabela Especial XII - Ambulantes e provisórios - anexa à Lei nº 48, de 10 de novembro de 1948 e a Tabela nº 2, anexa ao Decreto-Lei nº 195, de 3 de março de 1947.</t>
   </si>
   <si>
     <t>8837</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8837/projeto_de_lei_0052.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8837/projeto_de_lei_0052.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 22.356,50 (vinte e dois mil, trezentos e cinquenta e seis cruzeiros e cinquenta centavos), para ocorrer ao pagamento de um resto de despesas com pessoal fixo e variável, relativas aos exercícios de 1953, 1954 e 1955.</t>
   </si>
   <si>
     <t>8838</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8838/projeto_de_lei_0053.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8838/projeto_de_lei_0053.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Pesos e Medidas no Município.</t>
   </si>
   <si>
     <t>8839</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8839/projeto_de_lei_0054.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8839/projeto_de_lei_0054.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial de Cr$ 60.000,00, a título de auxílio do Município, às comemorações do bicentenário da Igreja Matriz.</t>
   </si>
   <si>
     <t>8840</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>ANTÔNIO CONCEIÇÃO FILHO</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8840/projeto_de_lei_0055.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8840/projeto_de_lei_0055.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a receber, com desconto e sem multa, até o dia 30 de agosto do corrente ano, a segunda prestação dos Impostos Predial e Territorial.</t>
   </si>
   <si>
     <t>8841</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8841/projeto_de_lei_0056.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8841/projeto_de_lei_0056.pdf</t>
   </si>
   <si>
     <t>Fica considerado "Parque Municipal", ou "Floresta Modelo", a mata remanescente, situada na área pertencente ao Patrimônio Municipal, localizada no Morro Voturuá, de acordo com as exigências previstas no Código Florestal (§-único do Artigo 10 - Capítulo I - Decreto Federal nº 23793, de 23 de janeiro de 1934), sujeitando-se a sua preservação às condições impostas naquele diploma legal.</t>
   </si>
   <si>
     <t>8842</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8842/projeto_de_lei_0057.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8842/projeto_de_lei_0057.pdf</t>
   </si>
   <si>
     <t>Passa a denominar-se "General Etchegoyen, a 5ª travessa da Avenida Mota Lima, cadastrada sob nº 364.</t>
   </si>
   <si>
     <t>8843</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8843/projeto_de_lei_0058.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8843/projeto_de_lei_0058.pdf</t>
   </si>
   <si>
     <t>É vedado o estacionamento ao mesmo tempo, de mais de um ônibus, de cada empresa de transporte coletivo intermunicipal, na Praça Barão do Rio Branco.</t>
   </si>
   <si>
     <t>8844</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>NELSON PARENTE</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8844/projeto_de_lei_0059.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8844/projeto_de_lei_0059.pdf</t>
   </si>
   <si>
     <t>Fica a Prefeitura autorizada a contratar técnicos para a elaboração de um planta representativa dos bairros do Município, contendo detalhes plani-altimétricos.</t>
   </si>
   <si>
     <t>8845</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8845/projeto_de_lei_0060.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8845/projeto_de_lei_0060.pdf</t>
   </si>
   <si>
     <t>Nas imediações da Biquinha, até um raio de 100 metros da respectiva fonte, e em todo o contorno da avenida Getúlio Vargas, não serão permitidas novas edificações, para qualquer fim.</t>
   </si>
   <si>
     <t>8846</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8846/projeto_de_lei_0061.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8846/projeto_de_lei_0061.pdf</t>
   </si>
   <si>
     <t>O imposto de licença sobre estabelecimentos comerciais, industriais ou similares, previsto no título IV do Decreto-Lei nº 195, de 3 de março de 1947, passa a ser regulamentado pela presente lei.</t>
   </si>
   <si>
     <t>8847</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8847/projeto_de_lei_0062.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8847/projeto_de_lei_0062.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a contrair um empréstimo de Cr$ 30.000.000,00 (trinta milhões de cruzeiros), para aplicar nas obras complementares da Adutora de Itu e na construção da rede de água da cidade de São Vicente.</t>
   </si>
   <si>
     <t>8848</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8848/projeto_de_lei_0063.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8848/projeto_de_lei_0063.pdf</t>
   </si>
   <si>
     <t>Durante o prazo de 5 (cinco) anos, ficam isentos de impostos municipais, os estabelecimentos farmacêuticos instalados em Samaritá.</t>
   </si>
   <si>
     <t>8849</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8849/projeto_de_lei_0064.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8849/projeto_de_lei_0064.pdf</t>
   </si>
   <si>
     <t>Ficam isentas do pagamento do Imposto Predial, por 10 (dez) anos, as construções de edifícios ou grupos, destinados à instalação de hotéis, com um mínimo de 100 (cem) apartamentos.</t>
   </si>
   <si>
     <t>8850</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8850/projeto_de_lei_0065.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8850/projeto_de_lei_0065.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar o nome de Antero de Moura, a uma das ruas da nossa cidade.</t>
   </si>
   <si>
     <t>8851</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>RAFAEL FARO POLITI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8851/projeto_de_lei_0066.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8851/projeto_de_lei_0066.pdf</t>
   </si>
   <si>
     <t>Fica criada a "Comissão Permanente do Código de Obras", constituída pro três engenheiros ou Arquitetos, representantes um da Comissão de Obras da Câmara Municipal, um da Diretoria de Obras da Prefeitura e um do corpo de Construtores da cidade.</t>
   </si>
   <si>
     <t>8852</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8852/projeto_de_lei_0067.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8852/projeto_de_lei_0067.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a assinar convênio com a Companhia Telefônica Brasileira, concedendo aumento de suas tarifas, de conformidade com a tabela anexa ao ofício nº 2747/56, de 6/4/56, da referida Cia.</t>
   </si>
   <si>
     <t>8853</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8853/projeto_de_lei_0068.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8853/projeto_de_lei_0068.pdf</t>
   </si>
   <si>
     <t>Fica criado o Livro das Comemorações Cívicas.</t>
   </si>
   <si>
     <t>8854</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8854/projeto_de_lei_0069.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8854/projeto_de_lei_0069.pdf</t>
   </si>
   <si>
     <t>Os proprietários de terrenos com área não inferior a 20.000 metros quadrados, que tenham promovido ou promoverem nos mesmos a execução de melhoramentos especiais, sem ônus para os cofres públicos e de estrito acordo com os planos aprovados, poderão preitear, para os efeitos do lançamento do imposto incidente sobre tais terrenos que, do seu valor venal, sejam feitas as deduções indicadas no parágrafo 1º deste artigo.</t>
   </si>
   <si>
     <t>8855</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>JOSÉ GOMES HENRIQUES</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8855/projeto_de_lei_0070.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8855/projeto_de_lei_0070.pdf</t>
   </si>
   <si>
     <t>Fica proibido o excesso de lotação nos recintos em que se realizem sessões cinematográficas, teatrais e congêneres, mediante ingressos sujeitos a pagamento.</t>
   </si>
   <si>
     <t>8856</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8856/projeto_de_lei_0071.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8856/projeto_de_lei_0071.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a constituir uma Sociedade denominada "Companhia de Melhoramentos do Bairro de Praia Grande", com a finalidade de planejar e construir obras públicas no referido bairro.</t>
   </si>
   <si>
     <t>8857</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8857/projeto_de_lei_0072.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8857/projeto_de_lei_0072.pdf</t>
   </si>
   <si>
     <t>Para futuros exercícios, o Imposto Territorial será calculado como especifica.</t>
   </si>
   <si>
     <t>8858</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8858/projeto_de_lei_0073.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8858/projeto_de_lei_0073.pdf</t>
   </si>
   <si>
     <t>Fica assegurado às professoras municipais, o direito de abono a 3 (três) faltas justificadas por mês e 12 (doze) por ano.</t>
   </si>
   <si>
     <t>8859</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8859/projeto_de_lei_0074.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8859/projeto_de_lei_0074.pdf</t>
   </si>
   <si>
     <t>Ficam anistiadas as habitações populares, até o máximo de três no mesmo lote.</t>
   </si>
   <si>
     <t>8860</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8860/projeto_de_lei_0075.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8860/projeto_de_lei_0075.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito de Cr$ 5.107.465,80 (cinco milhões, cento e sete mil, quatrocentos e sessenta e cinco cruzeiros e oitenta centavos) suplementar às verbas do Orçamento vigente especificadas.</t>
   </si>
   <si>
     <t>8861</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8861/projeto_de_lei_0076.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8861/projeto_de_lei_0076.pdf</t>
   </si>
   <si>
     <t>Ficam congelados os impostos Predial e Territorial, na base dos cobrados no exercício de 1956, para os exercícios de 1957 e seguintes.</t>
   </si>
   <si>
     <t>8862</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8862/projeto_de_lei_0077.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8862/projeto_de_lei_0077.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 61 do Código de Obras, (Lei nº 406, de 1º de setembro de 1956).</t>
   </si>
   <si>
     <t>8863</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8863/projeto_de_lei_0078.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8863/projeto_de_lei_0078.pdf</t>
   </si>
   <si>
     <t>As entidades ou empresas que promovam corridas de cavalo, ficam sujeitas aos impostos especificados.</t>
   </si>
   <si>
     <t>8864</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8864/projeto_de_lei_0079.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8864/projeto_de_lei_0079.pdf</t>
   </si>
   <si>
     <t>Proposta Orçamentária</t>
   </si>
   <si>
     <t>8865</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8865/projeto_de_lei_0080.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8865/projeto_de_lei_0080.pdf</t>
   </si>
   <si>
     <t>É proibido o estabelecimento de ponto de estacionamento de autos de aluguel, nas ruas por onde trafegam os bondes do S.M.T.C.</t>
   </si>
   <si>
     <t>8866</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8866/projeto_de_lei_0081.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8866/projeto_de_lei_0081.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Turismo.</t>
   </si>
   <si>
     <t>8867</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8867/projeto_de_lei_0082.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8867/projeto_de_lei_0082.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a erigir, no alto da Ilha Porchat ou no Morro dos Barbosas, um Monumento a Martim Afonso de Souza.</t>
   </si>
   <si>
     <t>8868</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8868/projeto_de_lei_0083.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8868/projeto_de_lei_0083.pdf</t>
   </si>
   <si>
     <t>Introduz modificações na Lei nº 406, de 1º de setembro de 1956. (Código de Obras)</t>
   </si>
   <si>
     <t>8869</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8869/projeto_de_lei_0084.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8869/projeto_de_lei_0084.pdf</t>
   </si>
   <si>
     <t>Fica cancelado, a partir de 1º de janeiro de 1957, o desconto de 20% (vinte por cento) de que trata o artigo 7º, da Lei nº 35, de 3 de agosto de 1948, e o artigo 45, da Lei nº 48, de 10 de novembro de 1948.</t>
   </si>
   <si>
     <t>8870</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8870/projeto_de_lei_0085.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8870/projeto_de_lei_0085.pdf</t>
   </si>
   <si>
     <t>É elevado para Cr$ 250,00 (duzentos e cinquenta cruzeiros), a partir de 1º de janeiro de 1957, o salário-família mencionado no Decreto-Lei nº 164, de 31 de dezembro de 1945.</t>
   </si>
   <si>
     <t>8871</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8871/projeto_de_lei_0086.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8871/projeto_de_lei_0086.pdf</t>
   </si>
   <si>
     <t>Fica concedido para este exercício de 1956, um abono de Natal, a todos os servidores municipais indistintamente, correspondente a 50% (cinquenta por cento) dos atuais salários e vencimentos.</t>
   </si>
   <si>
     <t>8872</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8872/projeto_de_lei_0087.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8872/projeto_de_lei_0087.pdf</t>
   </si>
   <si>
     <t>Fica criado no Quadro de Funcionários Municipais de que trata o Decreto-Lei nº 199, de 15 de julho de 1947, o cargo de Encanador padrão "I", isolado e de provimento efetivo, independente de concurso.</t>
   </si>
   <si>
     <t>8873</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8873/projeto_de_lei_0088.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8873/projeto_de_lei_0088.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a fazer doação pura e simples, ao Esporte Clube Beira Mar, da área de terreno necessária à modificação do alinhamento da rua Benjamim Constant.</t>
   </si>
   <si>
     <t>8874</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8874/projeto_de_lei_0089.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8874/projeto_de_lei_0089.pdf</t>
   </si>
   <si>
     <t>Ninguém poderá ser admitido, no serviço público municipal, para trabalhar dentro do horário integral com vencimento inferior ao salário mínimo fixado para esta região.</t>
   </si>
   <si>
     <t>8875</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8875/projeto_de_lei_0090.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8875/projeto_de_lei_0090.pdf</t>
   </si>
   <si>
     <t>Fica denominada "Vicente Gil", uma das ruas de nossa cidade.</t>
   </si>
   <si>
     <t>8876</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8876/projeto_de_lei_0091.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8876/projeto_de_lei_0091.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a cobrança da dívida ativa municipal e dá outras providências.</t>
   </si>
   <si>
     <t>8877</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8877/projeto_de_lei_0092.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8877/projeto_de_lei_0092.pdf</t>
   </si>
   <si>
     <t>Altera a escala de padrões de vencimentos do Quadro de Funcionários Municipais, a partir de 1º de janeiros de 1957.</t>
   </si>
   <si>
     <t>8878</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8878/projeto_de_lei_0093.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8878/projeto_de_lei_0093.pdf</t>
   </si>
   <si>
     <t>Não será concedida licença para abertura de novos estabelecimentos comerciais destinados à venda de bebidas alcoólicas, a não ser que os mesmos venham a se localizar a uma distância mínima de 200 metros dos já existentes.</t>
   </si>
   <si>
     <t>8879</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8879/projeto_de_lei_0094.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8879/projeto_de_lei_0094.pdf</t>
   </si>
   <si>
     <t>Os responsáveis pelo funcionamento de cinemas, teatros, auditórios, salas de conferências, salões de esportes e outros locais de diversões, ou onde se reúna grande número de pessoas, ficam obrigados a apresentar, anualmente à Prefeitura, minucioso laudo técnico referente à segurança e estabilidade do edifício e das respectivas instalações, assinado por engenheiros.</t>
   </si>
   <si>
     <t>8880</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>MIGUEL PASQUARELLI</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8880/projeto_de_lei_0095.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8880/projeto_de_lei_0095.pdf</t>
   </si>
   <si>
     <t>Fica concedido, no exercício de 1957, ao Aero Clube de Santos, para reforma da pista do campo de Aviação localizado na Praia Grande, um auxílio na importância de Cr$ 100.000,00 (cem mil cruzeiros).</t>
   </si>
   <si>
     <t>8881</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8881/projeto_de_lei_0096.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8881/projeto_de_lei_0096.pdf</t>
   </si>
   <si>
     <t>Ficam isentos de impostos municipais, os imóveis urbanos de propriedade dos Institutos ou Caixas de Aposentadoria e Pensões, compromissados a venda aos seus associados, por preço não superior a Cr$ 400.000,00 (quatrocentos mil cruzeiros).</t>
   </si>
   <si>
     <t>8882</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>HUMBERTO OLIVA</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8882/projeto_de_lei_0097.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8882/projeto_de_lei_0097.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo autorizado a dar a denominação de Tambaú, a uma das vias públicas da cidade.</t>
   </si>
   <si>
     <t>8883</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8883/projeto_de_lei_0098.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8883/projeto_de_lei_0098.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo, no exercício de 1957, autorizado a auxiliar à entidade "Lar Vicentino", até a importância de Cr$ 200.000,00 (duzentos mil cruzeiros), em materiais indispensáveis à conclusão de suas obras ou das instalações necessárias ao abrigo.</t>
   </si>
   <si>
     <t>8884</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8884/projeto_de_lei_0099.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8884/projeto_de_lei_0099.pdf</t>
   </si>
   <si>
     <t>Fica aberto, na Diretoria da Fazenda, Secção de Contabilidade, um crédito especial no valor de Cr$ 30.000,00 (trinta mil cruzeiros), destinado a ocorrer ao pagamento de despesas não previstas no Orçamento vigente.</t>
   </si>
   <si>
     <t>8885</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8885/projeto_de_lei_0100.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8885/projeto_de_lei_0100.pdf</t>
   </si>
   <si>
     <t>Fica prorrogada, até 28 de fevereiro de 1957, a vigência da Lei nº 377, de 2.2.56.</t>
   </si>
   <si>
     <t>8886</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8886/projeto_de_lei_0101.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8886/projeto_de_lei_0101.pdf</t>
   </si>
   <si>
     <t>São isentos de impostos, taxas e emolumentos, todos e quaisquer sistemas de publicidade, exclusivamente relacionados com as festividades de Natal, Ano Novo e Reis, afixados nas partes internas ou externas dos estabelecimentos comerciais.</t>
   </si>
   <si>
     <t>8887</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8887/projeto_de_lei_0102.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8887/projeto_de_lei_0102.pdf</t>
   </si>
   <si>
     <t>Fica incluído na Zona Comercial do Município, o trecho localizado entre o Mar Pequeno e a Avenida Siqueira Campos, desde o Parque das Naus até as imediações da Escola Mista José Bonifácio.</t>
   </si>
   <si>
     <t>8888</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8888/projeto_de_lei_0103.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8888/projeto_de_lei_0103.pdf</t>
   </si>
   <si>
     <t>É expressamente proibida a permanência ou trânsito de animais, nas praias, ainda que acompanhados de seus donos, excetuando-se os animais de tração, na Praia Grande.</t>
   </si>
   <si>
     <t>8889</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8889/projeto_de_lei_0104.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8889/projeto_de_lei_0104.pdf</t>
   </si>
   <si>
     <t>Os postos ou entrepostos, excetuados os do Mercado, destinados à venda de peixe, funcionarão aos domingos e feriados, no horário dos dias comuns, mediante pagamento da taxa de Cr$ 1.000,00 anuais, de licença especial.</t>
   </si>
   <si>
     <t>8890</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8890/projeto_de_lei_0105.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8890/projeto_de_lei_0105.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 3º do Artigo 1º da Lei nº 403, de 10 de agosto de 1956.</t>
   </si>
   <si>
     <t>8891</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8891/projeto_de_lei_0106.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8891/projeto_de_lei_0106.pdf</t>
   </si>
   <si>
     <t>Fica permitida na terceira Zona Residencial do Município, a construção de Casas Populares, com a área máxima de 60 metros quadrados.</t>
   </si>
   <si>
     <t>8892</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8892/projeto_de_lei_0107.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8892/projeto_de_lei_0107.pdf</t>
   </si>
   <si>
     <t>Fica o Chefe do Executivo autorizado a dar a uma das vias públicas, o nome de Francisco Xavier dos Passos.</t>
   </si>
   <si>
     <t>8893</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8893/projeto_de_lei_0108.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8893/projeto_de_lei_0108.pdf</t>
   </si>
   <si>
     <t>É extensivo à esposa do servidor público municipal, o direito à percepção do salário-família, instituído pelo Decreto-Lei nº 164, de 31/12/45.</t>
   </si>
   <si>
     <t>8894</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8894/projeto_de_lei_0109.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8894/projeto_de_lei_0109.pdf</t>
   </si>
   <si>
     <t>Acrescenta-se ao artigo 4º do Decreto nº 13, de 12-1-1934, com a redação que lhe foi dada pela Lei nº 384 de 11 de abril de 1956, mais um parágrafo.</t>
   </si>
   <si>
     <t>8895</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8895/projeto_de_lei_0110.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8895/projeto_de_lei_0110.pdf</t>
   </si>
   <si>
     <t>Inclua-se à Lei nº 406, de 1.9.56 (Código de Obras) mais um artigo.</t>
   </si>
   <si>
     <t>8896</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8896/projeto_de_lei_0111.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8896/projeto_de_lei_0111.pdf</t>
   </si>
   <si>
     <t>Fica criado o "Fundo de Assistência Escolar", destinado a custear os estudos do curso ginasial, aos alunos pobres, que tenham terminado o curso primário nas escolas municipais.</t>
   </si>
   <si>
     <t>8897</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8897/projeto_de_lei_0112.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8897/projeto_de_lei_0112.pdf</t>
   </si>
   <si>
     <t>Acrescenta mais um parágrafo ao artigo 545, da Lei nº 406, de 1.9.56.</t>
   </si>
   <si>
     <t>8898</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8898/projeto_de_lei_0113.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8898/projeto_de_lei_0113.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 1º, da Lei nº 412, de 17.9.56.</t>
   </si>
   <si>
     <t>8899</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8899/projeto_de_lei_0114.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8899/projeto_de_lei_0114.pdf</t>
   </si>
   <si>
     <t>Acrescente-se mais um § ao artigo 567, da Lei nº 406, de 1-9-56.</t>
   </si>
   <si>
     <t>8900</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8900/projeto_de_lei_0115.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8900/projeto_de_lei_0115.pdf</t>
   </si>
   <si>
     <t>Passa a denominar-se Alexandre de Melo e Faro, a Rua 2 da Vila Nossa Senhora de Fátima.</t>
   </si>
   <si>
     <t>8901</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8901/projeto_de_lei_0116.pdf</t>
+    <t>http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8901/projeto_de_lei_0116.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as condições para as sociedades, associações e fundações serem declaradas de utilidade pública.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1839,67 +1839,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8786/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8787/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8788/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8789/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8790/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8791/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8792/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8793/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8794/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8795/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8796/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8797/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8798/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8799/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8800/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8801/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8802/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8803/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8804/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8805/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8806/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8807/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8808/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8809/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8810/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8811/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8812/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8813/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8814/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8815/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8816/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8817/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8818/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8819/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8820/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8821/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8822/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8823/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8824/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8825/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8826/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8827/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8828/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8829/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8830/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8831/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8832/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8833/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8834/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8835/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8836/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8837/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8838/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8839/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8840/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8841/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8842/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8843/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8844/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8845/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8846/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8847/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8848/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8849/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8850/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8851/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8852/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8853/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8854/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8855/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8856/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8857/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8858/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8859/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8860/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8861/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8862/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8863/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8864/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8865/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8866/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8867/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8868/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8869/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8870/projeto_de_lei_0085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8871/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8872/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8873/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8874/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8875/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8876/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8877/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8878/projeto_de_lei_0093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8879/projeto_de_lei_0094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8880/projeto_de_lei_0095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8881/projeto_de_lei_0096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8882/projeto_de_lei_0097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8883/projeto_de_lei_0098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8884/projeto_de_lei_0099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8885/projeto_de_lei_0100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8886/projeto_de_lei_0101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8887/projeto_de_lei_0102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8888/projeto_de_lei_0103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8889/projeto_de_lei_0104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8890/projeto_de_lei_0105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8891/projeto_de_lei_0106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8892/projeto_de_lei_0107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8893/projeto_de_lei_0108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8894/projeto_de_lei_0109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8895/projeto_de_lei_0110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8896/projeto_de_lei_0111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8897/projeto_de_lei_0112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8898/projeto_de_lei_0113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8899/projeto_de_lei_0114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8900/projeto_de_lei_0115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8901/projeto_de_lei_0116.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8786/projeto_de_lei_0001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8787/projeto_de_lei_0002.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8788/projeto_de_lei_0003.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8789/projeto_de_lei_0004.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8790/projeto_de_lei_0005.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8791/projeto_de_lei_0006.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8792/projeto_de_lei_0007.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8793/projeto_de_lei_0008.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8794/projeto_de_lei_0009.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8795/projeto_de_lei_0010.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8796/projeto_de_lei_0011.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8797/projeto_de_lei_0012.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8798/projeto_de_lei_0013.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8799/projeto_de_lei_0014.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8800/projeto_de_lei_0015.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8801/projeto_de_lei_0016.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8802/projeto_de_lei_0017.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8803/projeto_de_lei_0018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8804/projeto_de_lei_0019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8805/projeto_de_lei_0020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8806/projeto_de_lei_0021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8807/projeto_de_lei_0022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8808/projeto_de_lei_0023.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8809/projeto_de_lei_0024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8810/projeto_de_lei_0025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8811/projeto_de_lei_0026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8812/projeto_de_lei_0027.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8813/projeto_de_lei_0028.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8814/projeto_de_lei_0029.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8815/projeto_de_lei_0030.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8816/projeto_de_lei_0031.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8817/projeto_de_lei_0032.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8818/projeto_de_lei_0033.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8819/projeto_de_lei_0034.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8820/projeto_de_lei_0035.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8821/projeto_de_lei_0036.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8822/projeto_de_lei_0037.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8823/projeto_de_lei_0038.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8824/projeto_de_lei_0039.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8825/projeto_de_lei_0040.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8826/projeto_de_lei_0041.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8827/projeto_de_lei_0042.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8828/projeto_de_lei_0043.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8829/projeto_de_lei_0044.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8830/projeto_de_lei_0045.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8831/projeto_de_lei_0046.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8832/projeto_de_lei_0047.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8833/projeto_de_lei_0048.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8834/projeto_de_lei_0049.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8835/projeto_de_lei_0050.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8836/projeto_de_lei_0051.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8837/projeto_de_lei_0052.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8838/projeto_de_lei_0053.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8839/projeto_de_lei_0054.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8840/projeto_de_lei_0055.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8841/projeto_de_lei_0056.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8842/projeto_de_lei_0057.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8843/projeto_de_lei_0058.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8844/projeto_de_lei_0059.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8845/projeto_de_lei_0060.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8846/projeto_de_lei_0061.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8847/projeto_de_lei_0062.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8848/projeto_de_lei_0063.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8849/projeto_de_lei_0064.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8850/projeto_de_lei_0065.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8851/projeto_de_lei_0066.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8852/projeto_de_lei_0067.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8853/projeto_de_lei_0068.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8854/projeto_de_lei_0069.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8855/projeto_de_lei_0070.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8856/projeto_de_lei_0071.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8857/projeto_de_lei_0072.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8858/projeto_de_lei_0073.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8859/projeto_de_lei_0074.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8860/projeto_de_lei_0075.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8861/projeto_de_lei_0076.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8862/projeto_de_lei_0077.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8863/projeto_de_lei_0078.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8864/projeto_de_lei_0079.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8865/projeto_de_lei_0080.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8866/projeto_de_lei_0081.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8867/projeto_de_lei_0082.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8868/projeto_de_lei_0083.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8869/projeto_de_lei_0084.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8870/projeto_de_lei_0085.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8871/projeto_de_lei_0086.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8872/projeto_de_lei_0087.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8873/projeto_de_lei_0088.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8874/projeto_de_lei_0089.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8875/projeto_de_lei_0090.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8876/projeto_de_lei_0091.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8877/projeto_de_lei_0092.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8878/projeto_de_lei_0093.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8879/projeto_de_lei_0094.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8880/projeto_de_lei_0095.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8881/projeto_de_lei_0096.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8882/projeto_de_lei_0097.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8883/projeto_de_lei_0098.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8884/projeto_de_lei_0099.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8885/projeto_de_lei_0100.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8886/projeto_de_lei_0101.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8887/projeto_de_lei_0102.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8888/projeto_de_lei_0103.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8889/projeto_de_lei_0104.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8890/projeto_de_lei_0105.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8891/projeto_de_lei_0106.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8892/projeto_de_lei_0107.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8893/projeto_de_lei_0108.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8894/projeto_de_lei_0109.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8895/projeto_de_lei_0110.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8896/projeto_de_lei_0111.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8897/projeto_de_lei_0112.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8898/projeto_de_lei_0113.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8899/projeto_de_lei_0114.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8900/projeto_de_lei_0115.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saovicente.sp.leg.br/media/sapl/public/materialegislativa/1956/8901/projeto_de_lei_0116.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H117"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="96" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="95.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>